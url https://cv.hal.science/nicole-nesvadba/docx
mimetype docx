--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,4458 +368,4458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the enigmatic ISM conditions in Minkowski's Object</w:t>
+                <w:t xml:space="preserve">JWST/NIRSpec and MIRI observations of an expanding, jet-driven bubble of warm H 2 in the radio galaxy 3C 326 N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Zovaro</w:t>
+                <w:t xml:space="preserve">J. Leftley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Sharp</w:t>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Nesvadba</w:t>
+                <w:t xml:space="preserve">G. Bicknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Kewley</w:t>
+                <w:t xml:space="preserve">R. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Sutherland</w:t>
+                <w:t xml:space="preserve">D. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 499 (4), pp.4940-4960. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689 (3), pp.A314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386093v1</w:t>
+                <w:t xml:space="preserve">hal-05568620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas, dust, and star formation in the positive AGN feedback candidate 4C 41.17 at z = 3.8⋆ ⋆⋆</w:t>
+                <w:t xml:space="preserve">Unravelling the enigmatic ISM conditions in Minkowski's Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+                <w:t xml:space="preserve">Henry Zovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. V. Bicknell</w:t>
+                <w:t xml:space="preserve">Robert Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mukherjee</w:t>
+                <w:t xml:space="preserve">Nicole Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Y. Wagner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Kewley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038269⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (4), pp.4940-4960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904291v1</w:t>
+                <w:t xml:space="preserve">hal-03386093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jets blowing bubbles in the young radio galaxy 4C 31.04</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas, dust, and star formation in the positive AGN feedback candidate 4C 41.17 at z = 3.8⋆ ⋆⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole P.H. Nesvadba</w:t>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey V. Bicknell</w:t>
+                <w:t xml:space="preserve">G. V. Bicknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipanjan Mukherjee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Y. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 484 (3), pp.3393-3409. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 639, pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952646v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep and narrow CO absorption revealing molecular clouds in the Hydra-A brightest cluster galaxy</w:t>
+                <w:t xml:space="preserve">Jets blowing bubbles in the young radio galaxy 4C 31.04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Rose</w:t>
+                <w:t xml:space="preserve">Henry R.M. Zovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Edge</w:t>
+                <w:t xml:space="preserve">Nicole P.H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Combes</w:t>
+                <w:t xml:space="preserve">Geoffrey V. Bicknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaspari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Hamer</w:t>
+                <w:t xml:space="preserve">Dipanjan Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 485 (1), pp.229-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz406⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 484 (3), pp.3393-3409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373950v1</w:t>
+                <w:t xml:space="preserve">hal-01952646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive galaxies on the road to quenching: ALMA observations of powerful high redshift radio galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Falkendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Falkendal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos de Breuck</w:t>
+                <w:t xml:space="preserve">Matthew D Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 621, pp.A27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201732485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 's Dusty GEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+                <w:t xml:space="preserve">Constraining cold accretion on to supermassive black holes: molecular gas in the cores of eight brightest cluster galaxies revealed by joint CO and CN absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cañameras</w:t>
+                <w:t xml:space="preserve">A. C. Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kneissl</w:t>
+                <w:t xml:space="preserve">F. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Koenig</w:t>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yang</w:t>
+                <w:t xml:space="preserve">S. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 624, pp.A23. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 489 (1), pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098188v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining cold accretion on to supermassive black holes: molecular gas in the cores of eight brightest cluster galaxies revealed by joint CO and CN absorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hamer</w:t>
+                <w:t xml:space="preserve">Planck 's Dusty GEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2138⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373939v1</w:t>
+                <w:t xml:space="preserve">hal-02098188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ALMA to resolve the nature of the early star-forming large-scale structure PLCK G073.4−57.5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clarenc</w:t>
+                <w:t xml:space="preserve">Deep and narrow CO absorption revealing molecular clouds in the Hydra-A brightest cluster galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833252⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485 (1), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374130v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for signs of jet-driven negative feedback in the nearby radio galaxy UGC 05771</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Sharp</w:t>
+                <w:t xml:space="preserve">Using ALMA to resolve the nature of the early star-forming large-scale structure PLCK G073.4−57.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Bicknell</w:t>
+                <w:t xml:space="preserve">Maria del Carmen Polletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent Groves</w:t>
+                <w:t xml:space="preserve">Clement Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryley Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2459⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094395v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck's dusty GEMS. VI. Multi-J CO excitation and interstellar medium conditions in dusty starburst galaxies at z = 2-4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for signs of jet-driven negative feedback in the nearby radio galaxy UGC 05771</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Kneissl</w:t>
+                <w:t xml:space="preserve">Henry Zovaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bicknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833625⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 489 (4), pp.4944-4961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374141v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jet–ISM interactions in IC 5063</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral versus ionized gas kinematics at z~2.6: The AGN-host starburst galaxy PKS 0529-549</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Oosterloo</w:t>
+                <w:t xml:space="preserve">Federico Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Falkendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Fraternali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison W. S. Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 476 (1), pp.80-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty067⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 479 (4), pp.5440-5447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703505v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral versus ionized gas kinematics at z~2.6: The AGN-host starburst galaxy PKS 0529-549</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filippo Fraternali</w:t>
+                <w:t xml:space="preserve">The jet–ISM interactions in IC 5063</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipanjan Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison W. S. Man</w:t>
+                <w:t xml:space="preserve">Alexander Y. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey V. Bicknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Oosterloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 479 (4), pp.5440-5447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1795⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 476 (1), pp.80-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851234v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck's dusty GEMS. V. Molecular wind and clump stability in a strongly lensed star-forming galaxy at z = 2.2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Planck's dusty GEMS. VI. Multi-J CO excitation and interstellar medium conditions in dusty starburst galaxies at z = 2-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canameras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833679⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374144v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck ’s dusty GEMS. III. A massive lensing galaxy with a bottom-heavy stellar initial mass function at z=1.5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Planck's dusty GEMS. V. Molecular wind and clump stability in a strongly lensed star-forming galaxy at z = 2.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kneissl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 600, pp.L3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 620, pp.A60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01787607v1</w:t>
+                <w:t xml:space="preserve">hal-02374144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCUBA-2 follow-up of Herschel-SPIRE observed Planck overdensities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bianconi</w:t>
+                <w:t xml:space="preserve">Planck ’s dusty GEMS. III. A massive lensing galaxy with a bottom-heavy stellar initial mass function at z=1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. Clements</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve A. Dole</w:t>
+                <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx512⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 600, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554911v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SINFONI survey of powerful radio galaxies at z ~ 2: Jet-driven AGN feedback during the Quasar Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+                <w:t xml:space="preserve">SCUBA-2 follow-up of Herschel-SPIRE observed Planck overdensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd P. Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Breuck</w:t>
+                <w:t xml:space="preserve">Douglas Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+                <w:t xml:space="preserve">Matteo Bianconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. N. Best</w:t>
+                <w:t xml:space="preserve">David L. Clements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Collet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve A. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 599, pp.A123. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468 (4), pp.4006-4017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984671v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck’s dusty GEMS - IV. Star formation and feedback in a maximum starburst at z = 3 seen at 60-pc resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cañameras</w:t>
+                <w:t xml:space="preserve">The SINFONI survey of powerful radio galaxies at z ~ 2: Jet-driven AGN feedback during the Quasar Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nesvadba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kneissl</w:t>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Frye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 604, pp.A117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630186⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 599, pp.A123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645235v1</w:t>
+                <w:t xml:space="preserve">hal-02984671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic signatures of AGN feedback in moderately powerful radio galaxies at z ~ 2 observed with SINFONI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Best</w:t>
+                <w:t xml:space="preserve">Planck’s dusty GEMS - IV. Star formation and feedback in a maximum starburst at z = 3 seen at 60-pc resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A152. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 604, pp.A117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01430169v1</w:t>
+                <w:t xml:space="preserve">hal-01645235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength characterisation of z ~ 2 clustered, dusty star-forming galaxies discovered by Planck</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pierini</w:t>
+                <w:t xml:space="preserve">Kinematic signatures of AGN feedback in moderately powerful radio galaxies at z ~ 2 observed with SINFONI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Soucail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Dole</w:t>
+                <w:t xml:space="preserve">P. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 585, pp.A54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425226⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01429909v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01430169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-wavelength characterisation of z ~ 2 clustered, dusty star-forming galaxies discovered by Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Flores-Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+                <w:t xml:space="preserve">D. Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">G. Soucail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">L. Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01429909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of an exceptionally bright giant arc at z = 2.369, gravitationally lensed by the Planck cluster PSZ1 G311.65-18.48</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dahle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guennou</w:t>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hudelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kneissl</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03670247v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing star formation in the dense environments of z similar to 1 lensing haloes aligned with dusty star-forming galaxies detected with the South Pole Telescope</w:t>
+                <w:t xml:space="preserve">Discovery of an exceptionally bright giant arc at z = 2.369, gravitationally lensed by the Planck cluster PSZ1 G311.65-18.48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Welikala</w:t>
+                <w:t xml:space="preserve">H. Dahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Béthermin</w:t>
+                <w:t xml:space="preserve">L. Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. A. Aird</w:t>
+                <w:t xml:space="preserve">P. Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2302⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440111v1</w:t>
+                <w:t xml:space="preserve">insu-03670247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck ’s Dusty GEMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Cañameras</w:t>
+                <w:t xml:space="preserve">Probing star formation in the dense environments of z similar to 1 lensing haloes aligned with dusty star-forming galaxies detected with the South Pole Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Welikala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Béthermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boone</w:t>
+                <w:t xml:space="preserve">D. Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Falgarone</w:t>
+                <w:t xml:space="preserve">M. Strandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Aird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629037⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 455 (2), pp.1629--1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431829v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">Planck ’s Dusty GEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">F. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 593, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383677v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dragonfly Galaxy. II. ALMA unveils a triple merger and gas exchange in a hyper-luminous radio galaxy at z = 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vernet</w:t>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gullberg</w:t>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 584, </w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644690v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck’s dusty GEMS: The brightest gravitationally lensed galaxies discovered with the Planck all-sky survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dragonfly Galaxy. II. ALMA unveils a triple merger and gas exchange in a hyper-luminous radio galaxy at z = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mckenzie</w:t>
+                <w:t xml:space="preserve">B. H. C. Emonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. König</w:t>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gullberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425128⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383672v1</w:t>
+                <w:t xml:space="preserve">insu-03644690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defying jet-gas alignment in two radio galaxies at z ~ 2 with extended light profiles: Similarities to brightest cluster galaxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Planck’s dusty GEMS: The brightest gravitationally lensed galaxies discovered with the Planck all-sky survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Best</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 579, pp.A89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 581, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01300598v1</w:t>
+                <w:t xml:space="preserve">cea-01383672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+                <w:t xml:space="preserve">Defying jet-gas alignment in two radio galaxies at z ~ 2 with extended light profiles: Similarities to brightest cluster galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 579, pp.A89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383745v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01300598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the cold interstellar medium in galaxies following a starburst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Nesvadba</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sibthorpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mortier</w:t>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu2714⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644739v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of the cold interstellar medium in galaxies following a starburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rowlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">V. Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sibthorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448, pp.258-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03644739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel Extreme Lensing Line Observations: Dynamics Of Two Strongly Lensed Star-Forming Galaxies Near Redshift Z = 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dust masses of powerful radio galaxies: clues to the triggering of their activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Allam</w:t>
+                <w:t xml:space="preserve">C. Tadhunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Carilli</w:t>
+                <w:t xml:space="preserve">D. Dicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Combes</w:t>
+                <w:t xml:space="preserve">R. Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ysard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/8⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (1), pp.L51-L55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slu135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638233v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dust masses of powerful radio galaxies: clues to the triggering of their activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herschel Extreme Lensing Line Observations: Dynamics Of Two Strongly Lensed Star-Forming Galaxies Near Redshift Z = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morganti</w:t>
+                <w:t xml:space="preserve">James Rhoads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Könyves</w:t>
+                <w:t xml:space="preserve">Sangeeta Malhotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ysard</w:t>
+                <w:t xml:space="preserve">Sahar Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Carilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slu135⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 787 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137722v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly growing black holes and host galaxies in the distant Universe from the Herschel Radio Galaxy Evolution Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. de Breuck</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vernet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Lehnert</w:t>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 566, </w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03645624v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold gas dynamics in Hydra-A: evidence for a rotating disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,243 +4903,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel view of the environment of the radio galaxy 4C+41.17 at z = 3.8</w:t>
+                <w:t xml:space="preserve">Rapidly growing black holes and host galaxies in the distant Universe from the Herschel Radio Galaxy Evolution Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wylezalek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">G. Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stern</w:t>
+                <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galametz</w:t>
+                <w:t xml:space="preserve">M. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 428 (4), pp.3206-3219. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612441v1</w:t>
+                <w:t xml:space="preserve">insu-03645624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starburst and old stellar populations in the z ≃ 3.8 radio galaxies 4C 41.17 and TN J2007-1316</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rocca-Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 429, pp.2780-2790. </w:t>
@@ -5177,77 +5177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the self-regulation of intense star-formation in galaxies at z = 1−3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Tiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,1331 +5305,1465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESOLVING THE OPTICAL EMISSION LINES OF Lyα BLOB “B1” AT z = 2.38: ANOTHER HIDDEN QUASAR</w:t>
+                <w:t xml:space="preserve">The Herschel view of the environment of the radio galaxy 4C+41.17 at z = 3.8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Overzier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+                <w:t xml:space="preserve">D. Wylezalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dijkstra</w:t>
+                <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hatch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lehnert</w:t>
+                <w:t xml:space="preserve">A. Galametz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 771 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3206-3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/771/2/89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566519v1</w:t>
+                <w:t xml:space="preserve">hal-02612441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GALEX-selected Lyman Break Galaxies at z ~ 2: Comparison with Other Populations</w:t>
+                <w:t xml:space="preserve">RESOLVING THE OPTICAL EMISSION LINES OF Lyα BLOB “B1” AT z = 2.38: ANOTHER HIDDEN QUASAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Haberzettl</w:t>
+                <w:t xml:space="preserve">R. Overzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Williger</w:t>
+                <w:t xml:space="preserve">M. Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Lehnert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Hatch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 745, pp.96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/745/1/96⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 771 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/771/2/89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721914v1</w:t>
+                <w:t xml:space="preserve">hal-02566519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA CO and VLT/SINFONI H 2 observations of the Antennae overlap region: mass and energy dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAPID COEVAL BLACK HOLE AND HOST GALAXY GROWTH IN MRC 1138-262: THE HUNGRY SPIDER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herrera</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Coia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 538, pp.L9. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 755 (2), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747687v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPID COEVAL BLACK HOLE AND HOST GALAXY GROWTH IN MRC 1138-262: THE HUNGRY SPIDER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALMA CO and VLT/SINFONI H 2 observations of the Antennae overlap region: mass and energy dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barthel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falgarone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/146⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 538, pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749743v1</w:t>
+                <w:t xml:space="preserve">hal-02747687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-rich mergers and feedback are ubiquitous amongst starbursting radio galaxies, as revealed by the VLA, IRAM PdBI and Herschel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GALEX-selected Lyman Break Galaxies at z ~ 2: Comparison with Other Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haberzettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ivison</w:t>
+                <w:t xml:space="preserve">G. Williger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Smail</w:t>
+                <w:t xml:space="preserve">M.D. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amblard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21544.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 745, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/745/1/96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881921v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic confirmation of a galaxy at redshift z=8.6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+                <w:t xml:space="preserve">Gas-rich mergers and feedback are ubiquitous amongst starbursting radio galaxies, as revealed by the VLA, IRAM PdBI and Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ivison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -G. Cuby</w:t>
+                <w:t xml:space="preserve">Ian Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Swinbank</w:t>
+                <w:t xml:space="preserve">A. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morris</w:t>
+                <w:t xml:space="preserve">V. Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 467 (7318), pp.940--942. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 425 (2), pp.1320-1331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21544.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438912v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SINS Survey: SINFONI Integral Field Spectroscopy of z ~ 2 Star-forming Galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic confirmation of a galaxy at redshift z=8.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Förster Schreiber</w:t>
+                <w:t xml:space="preserve">J. -G. Cuby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Genzel</w:t>
+                <w:t xml:space="preserve">A. M. Swinbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Davies</w:t>
+                <w:t xml:space="preserve">S. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1364⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 467 (7318), pp.940--942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646214v1</w:t>
+                <w:t xml:space="preserve">hal-01438912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGES. III. The evolution of the near-infrared Tully-Fisher relation over the last 6 Gyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SINS Survey: SINFONI Integral Field Spectroscopy of z ~ 2 Star-forming Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M. Förster Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Puech</w:t>
+                <w:t xml:space="preserve">N. Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Flores</w:t>
+                <w:t xml:space="preserve">G. Cresci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hammer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Neichel</w:t>
+                <w:t xml:space="preserve">R. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20079313⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.1364-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566253v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGES IV: strong evolution of the oxygen abundance in gaseous phases of intermediate mass galaxies from z ~ 0.8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMAGES. III. The evolution of the near-infrared Tully-Fisher relation over the last 6 Gyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. C. Liang</w:t>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 492, pp.371-388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810435⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 484, pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20079313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566251v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGES II. A surprisingly low fraction of undisturbed rotating spiral disks at z~0.6: The morpho-kinematical relation 6 Gyrs ago</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">IMAGES IV: strong evolution of the oxygen abundance in gaseous phases of intermediate mass galaxies from z ~ 0.8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Lehnert</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. C. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 492, pp.371-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMAGES II. A surprisingly low fraction of undisturbed rotating spiral disks at z~0.6: The morpho-kinematical relation 6 Gyrs ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 484, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6639,137 +6773,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad line regions, accretion disks, and binary super massive black holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leftley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lamberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons for Optical Long Baseline Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Interferometric Initiative, Jan 2025, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6779,156 +6913,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6938,51 +7072,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typeset using</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6991,462 +7125,462 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Wylezalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas L Faisst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ALMA to resolve the nature of the early star-forming large-scale structure PLCK G073.4−57.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Polletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGES I. Strong evolution of galaxy kinematics since z=1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7593,51 +7727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuji Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wylezalek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Bagchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Dhiwar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadev B Pandge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Dabhade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Zovaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sharp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nesvadba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sutherland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. H. Nesvadba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Bicknell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukherjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry R.M. Zovaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P.H. Nesvadba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey V. Bicknell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Mukherjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Edge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Falkendal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Lehnert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ca&#241;ameras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneissl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833777" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374130v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Kneissl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Polletta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Martinache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryley Hill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clarenc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bicknell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canameras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y. Wagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Morganti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oosterloo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraternali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W. S. Man" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Mackenzie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianconi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Clements" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve A. Dole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx512" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Lehnert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Best" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nesvadba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630186" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526872" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Cacho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425226" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welikala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strandet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Aird" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. C. Emonts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gullberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526090" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mckenzie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;nig" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425128" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644739v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rowlands" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wild" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibthorpe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2714" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rhoads" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Malhotra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carilli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tadhunter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dicken" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ysard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645624v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drouart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehnert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swinbank" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oonk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mittal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1949" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wylezalek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts264" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tiran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Driel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220555" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Overzier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/89" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haberzettl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Lehnert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davies" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/1/96" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118317" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749743v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/146" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arumugam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21544.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438912v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09462" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Liang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leftley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petrov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lamberts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L Faisst" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuji Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wylezalek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Bagchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Dhiwar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadev B Pandge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Dabhade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leftley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nesvadba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bicknell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukherjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449848" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Zovaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sharp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nesvadba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sutherland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. H. Nesvadba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Bicknell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry R.M. Zovaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P.H. Nesvadba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey V. Bicknell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Mukherjee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Falkendal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Lehnert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Edge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ca&#241;ameras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneissl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374130v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Kneissl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Polletta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Martinache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryley Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clarenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bicknell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2459" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraternali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W. S. Man" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y. Wagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Morganti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oosterloo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canameras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833625" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833679" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630359" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Mackenzie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianconi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Clements" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve A. Dole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx512" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Lehnert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Best" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630186" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526872" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Cacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425226" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440111v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welikala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Aird" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. C. Emonts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gullberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mckenzie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;nig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424544" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rowlands" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wild" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibthorpe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2714" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tadhunter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dicken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ysard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rhoads" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Malhotra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carilli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swinbank" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oonk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mittal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1949" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drouart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehnert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323310" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tiran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Driel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220555" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wylezalek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts264" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Overzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/89" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749743v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/146" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118317" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haberzettl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Lehnert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davies" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/1/96" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smail" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arumugam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21544.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09462" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Liang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810435" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133656v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leftley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lamberts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L Faisst" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193047v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>