--- v1 (2026-04-14)
+++ v2 (2026-05-09)
@@ -1021,377 +1021,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining cold accretion on to supermassive black holes: molecular gas in the cores of eight brightest cluster galaxies revealed by joint CO and CN absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck 's Dusty GEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Rose</w:t>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Edge</w:t>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Combes</w:t>
+                <w:t xml:space="preserve">S. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaspari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Hamer</w:t>
+                <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2138⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373939v1</w:t>
+                <w:t xml:space="preserve">hal-02098188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 's Dusty GEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+                <w:t xml:space="preserve">Constraining cold accretion on to supermassive black holes: molecular gas in the cores of eight brightest cluster galaxies revealed by joint CO and CN absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cañameras</w:t>
+                <w:t xml:space="preserve">A. C. Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kneissl</w:t>
+                <w:t xml:space="preserve">F. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Koenig</w:t>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yang</w:t>
+                <w:t xml:space="preserve">S. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 624, pp.A23. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 489 (1), pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098188v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep and narrow CO absorption revealing molecular clouds in the Hydra-A brightest cluster galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 485 (1), pp.229-238. </w:t>
@@ -1691,377 +1691,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral versus ionized gas kinematics at z~2.6: The AGN-host starburst galaxy PKS 0529-549</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The jet–ISM interactions in IC 5063</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipanjan Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Lelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Theresa Falkendal</w:t>
+                <w:t xml:space="preserve">Alexander Y. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey V. Bicknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Fraternali</w:t>
+                <w:t xml:space="preserve">Raffaella Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison W. S. Man</w:t>
+                <w:t xml:space="preserve">Tom Oosterloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 479 (4), pp.5440-5447. </w:t>
+              <w:t xml:space="preserve">, 2018, 476 (1), pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851234v1</w:t>
+                <w:t xml:space="preserve">hal-01703505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jet–ISM interactions in IC 5063</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral versus ionized gas kinematics at z~2.6: The AGN-host starburst galaxy PKS 0529-549</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Y. Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey V. Bicknell</w:t>
+                <w:t xml:space="preserve">Federico Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Falkendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Morganti</w:t>
+                <w:t xml:space="preserve">Filippo Fraternali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Oosterloo</w:t>
+                <w:t xml:space="preserve">Allison W. S. Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 476 (1), pp.80-95. </w:t>
+              <w:t xml:space="preserve">, 2018, 479 (4), pp.5440-5447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703505v1</w:t>
+                <w:t xml:space="preserve">hal-01851234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck's dusty GEMS. VI. Multi-J CO excitation and interstellar medium conditions in dusty starburst galaxies at z = 2-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canameras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 620, pp.A61. </w:t>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 620, pp.A60. </w:t>
@@ -2227,2167 +2227,2167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck ’s dusty GEMS. III. A massive lensing galaxy with a bottom-heavy stellar initial mass function at z=1.5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Planck’s dusty GEMS - IV. Star formation and feedback in a maximum starburst at z = 3 seen at 60-pc resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cañameras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 600, pp.L3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630359⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 604, pp.A117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787607v1</w:t>
+                <w:t xml:space="preserve">hal-01645235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCUBA-2 follow-up of Herschel-SPIRE observed Planck overdensities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve A. Dole</w:t>
+                <w:t xml:space="preserve">Planck ’s dusty GEMS. III. A massive lensing galaxy with a bottom-heavy stellar initial mass function at z=1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx512⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 600, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554911v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SINFONI survey of powerful radio galaxies at z ~ 2: Jet-driven AGN feedback during the Quasar Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+                <w:t xml:space="preserve">SCUBA-2 follow-up of Herschel-SPIRE observed Planck overdensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd P. Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bianconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Clements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Breuck</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve A. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528040⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468 (4), pp.4006-4017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984671v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck’s dusty GEMS - IV. Star formation and feedback in a maximum starburst at z = 3 seen at 60-pc resolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Kneissl</w:t>
+                <w:t xml:space="preserve">The SINFONI survey of powerful radio galaxies at z ~ 2: Jet-driven AGN feedback during the Quasar Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Frye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 604, pp.A117. </w:t>
+              <w:t xml:space="preserve">, 2017, 599, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645235v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic signatures of AGN feedback in moderately powerful radio galaxies at z ~ 2 observed with SINFONI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+                <w:t xml:space="preserve">Planck ’s Dusty GEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Best</w:t>
+                <w:t xml:space="preserve">F. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526872⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 593, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01430169v1</w:t>
+                <w:t xml:space="preserve">hal-02431829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength characterisation of z ~ 2 clustered, dusty star-forming galaxies discovered by Planck</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing star formation in the dense environments of z similar to 1 lensing haloes aligned with dusty star-forming galaxies detected with the South Pole Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pierini</w:t>
+                <w:t xml:space="preserve">N. Welikala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Soucail</w:t>
+                <w:t xml:space="preserve">M. Béthermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Montier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Dole</w:t>
+                <w:t xml:space="preserve">D. Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Strandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Aird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425226⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 455 (2), pp.1629--1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01429909v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">Kinematic signatures of AGN feedback in moderately powerful radio galaxies at z ~ 2 observed with SINFONI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">P. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01430169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of an exceptionally bright giant arc at z = 2.369, gravitationally lensed by the Planck cluster PSZ1 G311.65-18.48</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-wavelength characterisation of z ~ 2 clustered, dusty star-forming galaxies discovered by Planck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Flores-Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dahle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">G. Soucail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guennou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Kneissl</w:t>
+                <w:t xml:space="preserve">L. Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628297⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03670247v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01429909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing star formation in the dense environments of z similar to 1 lensing haloes aligned with dusty star-forming galaxies detected with the South Pole Telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of an exceptionally bright giant arc at z = 2.369, gravitationally lensed by the Planck cluster PSZ1 G311.65-18.48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Welikala</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Béthermin</w:t>
+                <w:t xml:space="preserve">L. Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. A. Aird</w:t>
+                <w:t xml:space="preserve">P. Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kneissl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2302⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440111v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03670247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck ’s Dusty GEMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Cañameras</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boone</w:t>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Falgarone</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, pp.L2. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431829v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01214769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of the cold interstellar medium in galaxies following a starburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">K. Rowlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">V. Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sibthorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448, pp.258-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01383677v1</w:t>
+                <w:t xml:space="preserve">insu-03644739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dragonfly Galaxy. II. ALMA unveils a triple merger and gas exchange in a hyper-luminous radio galaxy at z = 2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Vernet</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gullberg</w:t>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 584, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526090⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644690v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck’s dusty GEMS: The brightest gravitationally lensed galaxies discovered with the Planck all-sky survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dragonfly Galaxy. II. ALMA unveils a triple merger and gas exchange in a hyper-luminous radio galaxy at z = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. König</w:t>
+                <w:t xml:space="preserve">B. H. C. Emonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gullberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425128⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383672v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03644690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defying jet-gas alignment in two radio galaxies at z ~ 2 with extended light profiles: Similarities to brightest cluster galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Best</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 579, pp.A89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424544⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01300598v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+                <w:t xml:space="preserve">Planck’s dusty GEMS: The brightest gravitationally lensed galaxies discovered with the Planck all-sky survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cañameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383745v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the cold interstellar medium in galaxies following a starburst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mortier</w:t>
+                <w:t xml:space="preserve">Defying jet-gas alignment in two radio galaxies at z ~ 2 with extended light profiles: Similarities to brightest cluster galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 448, pp.258-279. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 579, pp.A89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu2714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644739v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01300598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dust masses of powerful radio galaxies: clues to the triggering of their activity</w:t>
               </w:r>
@@ -4501,645 +4501,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel Extreme Lensing Line Observations: Dynamics Of Two Strongly Lensed Star-Forming Galaxies Near Redshift Z = 2</w:t>
+                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rhoads</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise Combes</w:t>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/8⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638233v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herschel Extreme Lensing Line Observations: Dynamics Of Two Strongly Lensed Star-Forming Galaxies Near Redshift Z = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rhoads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Malhotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Carilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
+                <w:t xml:space="preserve">Francoise Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 787 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804200v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold gas dynamics in Hydra-A: evidence for a rotating disc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapidly growing black holes and host galaxies in the distant Universe from the Herschel Radio Galaxy Evolution Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Edge</w:t>
+                <w:t xml:space="preserve">G. Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Breuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Swinbank</w:t>
+                <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oonk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Mittal</w:t>
+                <w:t xml:space="preserve">M. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1949⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558258v1</w:t>
+                <w:t xml:space="preserve">insu-03645624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly growing black holes and host galaxies in the distant Universe from the Herschel Radio Galaxy Evolution Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold gas dynamics in Hydra-A: evidence for a rotating disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Drouart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Vernet</w:t>
+                <w:t xml:space="preserve">A. Swinbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Seymour</w:t>
+                <w:t xml:space="preserve">J. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lehnert</w:t>
+                <w:t xml:space="preserve">R. Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 566, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 437 (1), pp.862-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03645624v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starburst and old stellar populations in the z ≃ 3.8 radio galaxies 4C 41.17 and TN J2007-1316</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rocca-Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 429, pp.2780-2790. </w:t>
@@ -5177,51 +5177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the self-regulation of intense star-formation in galaxies at z = 1−3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Tiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,64 +5324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Herschel view of the environment of the radio galaxy 4C+41.17 at z = 3.8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wylezalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 771 (2), pp.89. </w:t>
@@ -5579,77 +5579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPID COEVAL BLACK HOLE AND HOST GALAXY GROWTH IN MRC 1138-262: THE HUNGRY SPIDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5752,51 +5752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 538, pp.L9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6012,51 +6012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Breuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 425 (2), pp.1320-1331. </w:t>
@@ -6094,51 +6094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic confirmation of a galaxy at redshift z=8.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. H. Nesvadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6682,51 +6682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 484, pp.159</w:t>
@@ -6966,51 +6966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7727,51 +7727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuji Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wylezalek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Bagchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Dhiwar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadev B Pandge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Dabhade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leftley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nesvadba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bicknell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukherjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449848" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Zovaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sharp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nesvadba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sutherland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. H. Nesvadba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Bicknell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry R.M. Zovaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P.H. Nesvadba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey V. Bicknell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Mukherjee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Falkendal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Lehnert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Edge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ca&#241;ameras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneissl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374130v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Kneissl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Polletta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Martinache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryley Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clarenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bicknell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2459" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraternali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W. S. Man" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y. Wagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Morganti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oosterloo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canameras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833625" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833679" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630359" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Mackenzie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianconi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Clements" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve A. Dole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx512" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Lehnert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Best" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630186" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526872" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Cacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425226" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440111v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welikala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strandet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Aird" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. C. Emonts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gullberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mckenzie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;nig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424544" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rowlands" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wild" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibthorpe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2714" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tadhunter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dicken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ysard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rhoads" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Malhotra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carilli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swinbank" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oonk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mittal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1949" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drouart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehnert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323310" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tiran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Driel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220555" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wylezalek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts264" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Overzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/89" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749743v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/146" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118317" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haberzettl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Lehnert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davies" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/1/96" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smail" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arumugam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21544.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09462" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Liang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810435" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133656v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leftley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lamberts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L Faisst" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193047v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuji Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wylezalek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Bagchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Dhiwar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadev B Pandge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Dabhade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leftley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nesvadba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bicknell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukherjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449848" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Zovaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sharp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nesvadba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sutherland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. H. Nesvadba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Bicknell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry R.M. Zovaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole P.H. Nesvadba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey V. Bicknell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Mukherjee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Falkendal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Lehnert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ca&#241;ameras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneissl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koenig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Edge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374130v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Kneissl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Polletta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Martinache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryley Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clarenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bicknell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2459" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y. Wagner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Morganti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oosterloo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraternali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W. S. Man" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canameras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833625" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833679" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Mackenzie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianconi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Clements" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve A. Dole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Lehnert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Best" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welikala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strandet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Aird" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2302" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Cacho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425226" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628297" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rowlands" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wild" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibthorpe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2714" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. C. Emonts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gullberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mckenzie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;nig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424544" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tadhunter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dicken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ysard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rhoads" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Malhotra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carilli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drouart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehnert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323310" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swinbank" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oonk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mittal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1949" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Tiran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Driel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220555" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wylezalek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts264" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Overzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/2/89" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749743v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/146" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118317" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haberzettl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Lehnert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davies" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/1/96" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smail" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arumugam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21544.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09462" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Liang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810435" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133656v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leftley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lamberts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L Faisst" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193047v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>