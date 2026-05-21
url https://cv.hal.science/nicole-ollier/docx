--- v0 (2026-04-12)
+++ v1 (2026-05-21)
@@ -615,51 +615,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinchant-Benrahho Sbine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachmuhl Sophie</w:t>
+                <w:t xml:space="preserve">Sophie Rachmuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcultural Perspectives in Language, Literature and Culture in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristi Trendel, François Thirion, May 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1060,233 +1060,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griot Notes from L.A./Notes d'un griot de L.A., Kamau Daa'ood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Kamau Daáood, Notes d'un griot de Los Angeles, Griot Notes from L. A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rachmuhl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Castor Astral, pp.188, 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castor Astral, pp.187, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736698v1</w:t>
+                <w:t xml:space="preserve">hal-02736697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamau Daáood, Notes d'un griot de Los Angeles, Griot Notes from L. A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Griot Notes from L.A./Notes d'un griot de L.A., Kamau Daa'ood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rachmuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castor Astral, pp.188, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rachmuhl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02736697v1</w:t>
+                <w:t xml:space="preserve">hal-02736698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'émancipation caribéenne dans la littérature et les arts,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.232, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1296,1219 +1296,1219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être soi après le retour des camps d’internement japonais en Amérique avec Amy Uyematsu, 30 Miles from J-Town</w:t>
+                <w:t xml:space="preserve">Olive Senior’s Transcultural Eco-Poetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité et radicalité, Écritures de soi britanniques et américaines contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, PUB, pp. 131-155, 2025, Empreintes anglophones, 979-10-300-1164-7</w:t>
+              <w:t xml:space="preserve">Baltic Journal of English Language, Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Paper 17, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567148v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive Senior’s Transcultural Eco-Poetics</w:t>
+                <w:t xml:space="preserve">Être soi après le retour des camps d’internement japonais en Amérique avec Amy Uyematsu, 30 Miles from J-Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Haffen, Nelly Mok. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic Journal of English Language, Literature and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Paper 17, 2025</w:t>
+              <w:t xml:space="preserve">Vulnérabilité et radicalité, Écritures de soi britanniques et américaines contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, PUB, pp. 131-155, 2025, Empreintes anglophones, 979-10-300-1164-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567196v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transculturality and Translation: A Transcultural, Multipolar Experience I : “Translating English and Spanish Creole into French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhorine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tinchant-Benrahho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aristi Trendel, Indra Karapetjana, François Thirion and Gunta Rozina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcultural Perspectives in Literature, Language, Art and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexingteon Books, pp.107-119, 2025, Transcultural Perspectives in Literature, Language, Art, and Politics, 978-1-66695-599-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ecotone du marché de Fort-de-France, lieu ou non-lieu pour Patrick Chamoiseau dans Chronique des sept misères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Markus Arnold, Thomas Lacroix, Judith Misrahi-Barak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfiguring the Postcolonial City, Urban Ecotones in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (12), BRILL, p. 247-265, 2025, Collection Francopolyphonies, 978-90-04-71383-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Odyssey within One’s Body in Jeffrey Eugenides’ Middlesex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Buisson, Fabienne Gaspari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Traveller's Body in the Literature, Civilisation and Cultures of the English-speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, PUPPA, Presses Universitaires de Pau et des Pays de l'Adour, p. 103-115, 2024, Espaces, frontières, Métissages, 978-2-35311-203-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et Littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandrin, Arnaud and Estève-Bellebeau, Brigitte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre !, L’essentiel pour comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Des ailes sur un tracteur, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français, patois, créole, dans la langue anglaise : hétéroglossie et polyphonie</w:t>
+                <w:t xml:space="preserve">Oddity or Tour de Force ? The Sestina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Montout, Marie-Annick. </w:t>
+              <w:t xml:space="preserve">Martininy, Erik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hétérolinguisme et traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.15, 2012, Collection Lettres et Langues</w:t>
+              <w:t xml:space="preserve">A Companion to Poetic Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.138--157, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736696v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oddity or Tour de Force ? The Sestina</w:t>
+                <w:t xml:space="preserve">Français, patois, créole, dans la langue anglaise : hétéroglossie et polyphonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martininy, Erik. </w:t>
+              <w:t xml:space="preserve">Montout, Marie-Annick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Companion to Poetic Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.138--157, 2012</w:t>
+              <w:t xml:space="preserve">Hétérolinguisme et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15, 2012, Collection Lettres et Langues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541989v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la polyphonie d'une comédie musicale : Marie Laveau de Derek Walcott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte de Buron-Brun, Franck Miroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Sainte Gemme, pp.23, 2012, Collection Métaphrastiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Belle du Sud de Flannery O’Connor transgresse les frontières de l’espace genré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zaugg, Brigitte and Préher, Gérald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Espace du Sud au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Écritures de l'Université Paul Verlaine, pp.93--111, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard ambigu de Derek Walcott sur l’émancipation de Marie Laveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollier, Nicole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques d’émancipation caribéenne dans la littérature et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.137--155, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bishop, Olga Broumas : sortir de la réserve en poésie ou y rentrer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béghain, Véronique and Baillon, Jean-François and Larré, Lionel and Veyret, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradoxes de la réserve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.269--286, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudora Welty : Circé, divine amoureuse, la magie à l’épreuve du masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bazin, Claire and Perrin-Chenour, Marie-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réécritures du canon dans la littérature féminine de langue anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X, pp.369--385, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sestina »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martiny, Erik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making it Old and New: Poetic Genres in the Modern Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.20, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les muses dérangeantes de Sylvia Plath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Godi-Tkatchouk, Patricia and Andriot-Saillant, Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voi(es)x de l’autre : Poètes Femmes XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.225--241, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Walcott fait feu/flèche de tout bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalmace, Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et paradigmes : l’Inversion du modèle au cours du XXe siècle dans l’art de la Caraïbe insulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.225--239, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2518,376 +2518,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yellow Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Uyematsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Uyematsu</w:t>
+                <w:t xml:space="preserve">François Lhorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rachmuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lhorine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Swartwood Jeffrey</w:t>
+                <w:t xml:space="preserve">Jeffrey Swartwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traductions de poèmes d'Olive Senior et Lorna Goodison, Caraïbe anglophone, par le collectif Passages dirigé par Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhorine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léchauguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Swartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Léchauguette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martha Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes d'un griot de Los Angeles / Grio Notes from L.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rachmul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rachmul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Null Collectif Passages (bordeaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.9-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2955,51 +2955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FD80444"/>
+    <w:nsid w:val="09FBC047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3186,51 +3186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-ollier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2999-0092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034594493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ollier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lhorine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinchant-Benrahho Sbine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachmuhl Sophie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Montout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05201074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Haffen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouzonviller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Reviron-Pi&#233;gay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmuhl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhorine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant-Benrahho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Uyematsu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhorine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swartwood Jeffrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Swartwood" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bazile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Collectif Passages (bordeaux)" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-ollier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2999-0092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034594493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ollier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lhorine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinchant-Benrahho Sbine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmuhl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Montout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05201074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Haffen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouzonviller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Reviron-Pi&#233;gay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhorine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant-Benrahho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Uyematsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhorine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Swartwood" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;chauguette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bazile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null Collectif Passages (bordeaux)" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>