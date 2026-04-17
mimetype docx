--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -275,398 +275,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agroecology as a perspective for the future of Palawan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AghamTao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.48-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pala'wan Highlanders, their connectedness to the Forest About Agro-ecology as a perspective for the future of Palawan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AghamTao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Pala’wan Highlanders and the World they live in: “A Weaving of Golden Threads”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Un siècle d'ethno-machins : le centenaire de la Revue de Botanique Appliquée (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Agroecology as a perspective for the future of Palawan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montañeses pala’wan frente a la Covid-19 : Representaciones y prácticas de » un pueblo selvático en una isla del sudeste asiático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AghamTao</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.48-55</w:t>
+              <w:t xml:space="preserve">Revista Filipina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art vocal de deux aèdes pala’wan. Contexte relationnel, intentionnalité et expression artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deidre Bolger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Couleurs Sonores, Cahiers d 'ethnomusicologie (34), pp.137-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365223v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03365245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant processing experiments and use-wear analysis of Tabon Cave artefacts question the intentional character of denticulates in prehistoric Southeast Asia</w:t>
               </w:r>
@@ -953,256 +953,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Childhood in Pala’wan Highlands Forest, the Känakan (Philippines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Xhauflair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norlita Colili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AnthropoChildren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What plants might potentially have been used in the forests of prehistoric Southeast Asia? An insight from the resources used nowadays by local communities in the forested highlands of Palawan Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Xhauflair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy James Vitales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Rey Callado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Tandang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 448, pp.169-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037476v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03365345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gong Ensembles and Rituals around South China Sea</w:t>
               </w:r>
@@ -3929,51 +3929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Jago-On" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vitales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rey Callado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlita Colili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Tandang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003498ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timour Muhidine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peju" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Jago-On" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vitales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rey Callado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlita Colili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Tandang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003498ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timour Muhidine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peju" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>