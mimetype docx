--- v1 (2026-04-17)
+++ v2 (2026-05-20)
@@ -495,178 +495,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’art vocal de deux aèdes pala’wan. Contexte relationnel, intentionnalité et expression artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deidre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Couleurs Sonores, Cahiers d 'ethnomusicologie (34), pp.137-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Montañeses pala’wan frente a la Covid-19 : Representaciones y prácticas de » un pueblo selvático en una isla del sudeste asiático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Filipina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365245v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03365223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant processing experiments and use-wear analysis of Tabon Cave artefacts question the intentional character of denticulates in prehistoric Southeast Asia</w:t>
               </w:r>
@@ -953,50 +953,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What plants might potentially have been used in the forests of prehistoric Southeast Asia? An insight from the resources used nowadays by local communities in the forested highlands of Palawan Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Xhauflair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy James Vitales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rey Callado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Tandang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 448, pp.169-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Childhood in Pala’wan Highlands Forest, the Känakan (Philippines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1018,191 +1152,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AnthropoChildren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365345v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-04037476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gong Ensembles and Rituals around South China Sea</w:t>
               </w:r>
@@ -3929,51 +3929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Jago-On" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vitales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rey Callado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlita Colili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Tandang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003498ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timour Muhidine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peju" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/725081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon Jago-On" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vitales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rey Callado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlita Colili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Vitales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Tandang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1003498ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tourny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timour Muhidine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peju" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>