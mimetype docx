--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicole Roux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de sociologieUniversité de Bretagne Occidentale, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autopartage entre particuliers du point de vue des utilisateurs : quand la voiture devient un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargentas Magdalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une valorisation des savoirs d’usage face aux risques côtiers dans un contexte de changement climatique. Application au territoire du Parc Naturel Régional d’Armorique (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.55 - 69. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire en coopérations », Lectures [En ligne], Les comptes rendus, 2017, mis en ligne le 13 avril 2017, consulté le 02 mai 2017. URL : http://lectures.revues.org/22672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écueils de l’habitat participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter autrement, un autre rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en politique, pourquoi les Hommes résistent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What feminine mandates in French mediterranean coastal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mandats féminins dans les communes littorales méditerranéennes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Corbuséens : habitants de la Maison radieuse (Rezé-Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VELIs pour décarboner les mobilités rurales et péri-urbaines ? Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, dunke, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIMob des solutions de mobilité du quotidien, que chercher dans le changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VI aux VELIs, le Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Climat Déclic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’espaces communs dans l’habitat collectif et leur appropriation, de nouvelles configurations socio-spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international et interdisciplinaire, « Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HABISENS, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie un élément constitutif ou relatif du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université d’été « Ecologie et biens communs pour l’habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie &amp;quot;Ecologie et biens communs&amp;quot; du 1er au 3 septembre 2016, UFR DEG et UFR LLSH, UBO, Brest organisé par Nicole ROUX, Pierre SERVAIN et Emilie CARIOU-MENES, Laboratoires : LABERS et CRDP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou-Menes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie "Ecologie et biens communs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traiter un corpus de 2653 réponses de lycéens et lycéennes à une question ouverte sur leur conception de la réussite », avec Aurélie Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « les outils du quantitatif » en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements citoyens au féminin et les âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours Public UBO, Vieillir aujourd’hui. Le vieillissement au féminin (année 1), avec la collaboration de l’association Pourquoi Pas Vieilles ? Harmonisation de la présentation pour l'ensemble des intervenants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la parité au pouvoir… », avec Bigoteau M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Genre à l’Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest-Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economía social : identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Internacional de Investigación e Información sobre la Economía Pública, Social y Cooperativa, 2014, Valencia, España. pp.336-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales 2014, le défi de la parité dans les communes rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partenariat l’association des Maires Ruraux du Finistère, Chargée de mission aux droits des femmes et à l'égalité F/H. DDCS du Finistère, association Elles Aussi Bretagne, mairie de Poullan-sur- mer (29) 8 novembre et mairie d’Hanvec (29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt général dans l’habitat groupé participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">introduction et animation de la table-ronde, Rencontres régionales de l’habitat groupé participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pessac, France. pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral - université de Tours, Alternatives sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat groupé en réseau, pragmatisme et/ou mobilisation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Alternatives de propriétés pour l’habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’investissement des femmes dans un mandat politique à l’heure des prochaines élections municipales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des maires de Maine-et-Loire, Journée organisée par les femmes maires, avec le Programme de recherche régional GEDI de l’Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chalonnes-sur-Loire (49), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et analyses de données quantitatives en SHS, Choix statistiques et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éluEs locales, quels mandats, quels postes de décision depuis la loi sur la parité ? , Projet « Genre et discriminations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire « Genre et norme » 2013 – 2014, « Genre et accès aux postes de pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales de genre : affichages et points aveugle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Genre et norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nantes, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pistes d’alternatives pour répondre aux besoins de logements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans du PACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général du Finistère, 2012, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement et l’analyse de données quantitatives en SHS, ARS - UBO, ISHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaires. Conférence inaugurale et 5 ateliers pratiques journée d’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED SHS, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Séminaire ANR Alter Prop, Habitat alternatif et vieillissement, ARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat alternatif et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le traitement et l’analyse de données quantitatives en SHS (1 séminaire, 1 journée d’étude et 5 ateliers pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention-débat, après le film Les nouveaux chiens de garde de Gilles Balbastre et Yannick Kergoat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Châteaulin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux : outils des acteurs de l’économie sociale et solidaire. La dynamique de réseaux pour le développement et la reconnaissance de l’habitat coopératif/groupé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Internacional Rulescoop Economía social: identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin, Féminin, questions pour la ville », Colloque « Masculin/féminin : questions pour la géographie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADES CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université de Bordeaux, MSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre de Morlaix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des femmes élues dans les villes méditerranéennes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, villes et gouvernance locale dans le monde arabe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">centre d’art Passerelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de genres dans les politiques locales : freins et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar on Gender awareness and Diversity for Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'outils d'analyses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation et valorisation des matériaux de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel pouvoir pour les femmes au niveau des collectivités territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les politiques locales. Comparaisons européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender Parity Law in Municipal Elections from 2001 until 2008: Did strengthening the law allow more women to win power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie électorale, analyse des résultats du premier tour des présidentielles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Université La Corogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los inquinilos-cooperativos a los habitantes cooperativos. Los inquilinos cooperativos un estatus eradicado en 1971, de regreso en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio Internacional de la Red Universitaria euro-latinoamericana de estudios en economía social y cooperativa (RULESCOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme et solidarité : comment l'idéal de la modernité est-il vécu dans une maison radieuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre au 3e millénaire dans un immeuble emblématique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint-Étienne, France. pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes maires : pratiques et perception du pouvoir local entre spécificité et conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bigoteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, territoire et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. , 2019, Collection Le sens social, 978-2-7335-7786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 3 Bretagne - Municipales : témoignage de femmes élues sur la parité femme-homme [En ligne]. [s.l.] : [s.n.] https://www.youtube.com/watch?v=PhQUifP5Rf8&feature=youtube_gdata_player &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web documentaire, &amp;quot;Itinéraires de femmes élues&amp;quot;, février. http://gedi.univ-angers.fr/#Eclairage_Historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Ofipo, http://www.oufipo.org/Nicole-Roux-L-habitat-participatif.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Municipales dans le Finistère. La parité gagne du terrain » - Ouest-France, Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter Le Corbusier : pratiques sociales et théorie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.310, 2007, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale, Atelier de Recherche Sociologique, pp.197, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 7-24, 2019, Presses universitaires de Rennes, Collection Le sens social, 978-2-7335-7286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété de son habitat, capital de protection sociale remis en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Repenser la propriété, des alternatives pour habiter, sous la direction de Sylvette Denèfle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-126, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement pour la parité en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlette Gautier, Yvonne Claudic-Guichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretonnes ? Des identités au carrefour du genre de la culture et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-4301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale » coordination et introduction de la partie consacrée aux caractéristiques de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Economia social, identidad, desafios y estrategias, Farjardo G., Senet M.J. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec, pp.336-348, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail en Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances hiérarchiques au travail : l’exemple du secteur public, sous la direction de Jean Ferrette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.17-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prise en compte du genre au sein d’une collectivité territoriale », in Raibaud Y. et Marius K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication de la Maison des sciences de l’homme d’Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves RAIBAUD; Kamala MARIUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Maison des sciences de l'homme d'Aquitaine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aldrin et Nicolas Hubé (dir.), “L’Etat participatif “ », Gouvernement & action publique, vol. 5, n° 2, avril-juin 2016, Lectures [En ligne], Les comptes rendus, 2016, mis en ligne le 02 novembre 2016. URL : http://lectures.revues.org/21619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John et Jenny Dennis, Un peu de l'âme des mineurs du Yorkshire, Montreuil, Ed. L'Insomniaque, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire les faits sociaux - Grande Enquête Sociologique de Terrain (GEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET RESSAC REPRESENTATIONS SOCIALES, SENSIBILISATION ET ADAPTATION AU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry Annaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Brest; LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, séminaire de lancement, 16-17 mai 2018, Alborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales du programme Littoral de la Fondation de France, les 31 mai, 1er et 2 juin 2018 à Agde, organisées en partenariat avec la Ville d’Agde et l’Université Paul Valéry Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritschard L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Even C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, démarrage mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, APR GICC, ADEME, « Représentations sociales, sociologie et sensibilisation des acteurs sur l’adaptation au changement climatique », RESSAC, coordination Parc naturel régional d’Armorique, démarrage juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche avec Finistère habitat, Action Tank Entreprise & Pauvreté et la chaire HEC « social business Entreprise et pauvreté », projet de développement de l’accompagnement des locataires âgés, démarrage septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’accueil d’étudiant.e.s de Master en stage et de projet tutoré avec le bailleur social Finistère habitat, dans le cadre du projet de recherche « Dispositif d’accompagnement global au vieillissement à domicile », 2017 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 2017, expertise d’ouvrage pour le comité éditorial des Presses Universitaires de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir l’habitat participatif », atelier urbain, Saint Nazaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, groupé, coopératif, participatif », semaine européenne du développement durable, Médiathèque d’Auray, 2 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice adjointe LABERS EA3149 - UBO membre du bureau du laboratoire, participation aux dossiers des bilans scientifiques pour les évaluations successives, publication de la lettre électronique du LABERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de l’habitat intelligent et innovation, programme « Pièce à la demande », coordonné par Michele Dominici, Fondation Rennes 1, IRISA, 2016-2017, suivi du comité de pilotage avec Neotoa, bailleur social Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRAGE « violences et rapports de genre : contextes et conséquences des violences subies par les femmes et par les hommes » portée par l’Institut National d’Etudes Démographiques (INED), volet, dit « Virage-université », UBO partenaire, 2015-2018, dont séminaire à Paris, 15 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Séminaire traitement et de l'analyse quantitative de données en SHS, IBSHS Brest, 6 séances par an depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d’été « Ecologie et biens communs pour l’habitat », UBO, 1,2,3 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours public, « Entre passé et avenir, la ville d’aujourd’hui », en 2016-2017 « Brest, ville de patrimoine(s) ? » et 2017-2018 « Les villes de demain », UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences, rencontres et ateliers du programme « Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité », 17 octobre 2014 à Rennes, 27 février 2015 à Vannes, 10 avril 2015 à Landerneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P., Cariou E., Soudé N., 2015 Rapport d’activités du programme E2 =HP2 - Année 2 Nouvelle économie pour l’écologie (E2) : l’habitat participatif, partagé (HP2) - Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité, novembre 2015, 116 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR POPLOG, « POPular LOGics for digital culture », Dominique Pasquier (Telecom/paris Tech), Bénédicte Havard-Duclos (Université de Bretagne Occidentale), Philippe Le Guern (Université de Nantes), 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Habitat participatif, coût et économie », présentation public, Beaj Kafé, Brest, 18 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux national du dispositif C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découverte de la sociologie, avec le LABERS », Fête de science, Quartz, Brest, 12 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux du dispositif C2i, Rapport d’étude pour la direction générale de l’enseignement suoérieur et de l’insertion professionnelle, 2015, Laurent Mell, Hélène Trellu, Nicole Roux, Bruno Le Berre, 167 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités Année 2 du programme E 2 =HP 2 Nouvelle économie pour l'écologie (E 2 ) : l'habitat participatif, partagé (HP 2 ) Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudé Noa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne occidentale - Brest. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, accompagnement et suivi de GEST, Grande Enquête sociologique de Terrain. Deux fois deux jours de terrain avec les étudiants de licence 2015-2016 Douarnenez, 2016-2017, Roscoff, 2017-2018, Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, information, billettique dans les transports collectifs : quelles conséquences sur l'usage par les populations âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gonguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2 / Laboratoire ESO. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête dans trois pays bretons : inventaire des activités d'éducation permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISES DE DISTANCE ENTRE GOUVERNE.E.S ET GOUVERNANT.E.S Processus et espaces sociaux en tension en démocratie représentative (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de bretagne occidentale, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04940772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicole Roux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de sociologieUniversité de Bretagne Occidentale, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autopartage entre particuliers du point de vue des utilisateurs : quand la voiture devient un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargentas Magdalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une valorisation des savoirs d’usage face aux risques côtiers dans un contexte de changement climatique. Application au territoire du Parc Naturel Régional d’Armorique (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.55 - 69. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire en coopérations », Lectures [En ligne], Les comptes rendus, 2017, mis en ligne le 13 avril 2017, consulté le 02 mai 2017. URL : http://lectures.revues.org/22672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écueils de l’habitat participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter autrement, un autre rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en politique, pourquoi les Hommes résistent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What feminine mandates in French mediterranean coastal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mandats féminins dans les communes littorales méditerranéennes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Corbuséens : habitants de la Maison radieuse (Rezé-Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VELIs pour décarboner les mobilités rurales et péri-urbaines ? Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, dunke, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIMob des solutions de mobilité du quotidien, que chercher dans le changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VI aux VELIs, le Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Climat Déclic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’espaces communs dans l’habitat collectif et leur appropriation, de nouvelles configurations socio-spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international et interdisciplinaire, « Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HABISENS, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie un élément constitutif ou relatif du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université d’été « Ecologie et biens communs pour l’habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie &amp;quot;Ecologie et biens communs&amp;quot; du 1er au 3 septembre 2016, UFR DEG et UFR LLSH, UBO, Brest organisé par Nicole ROUX, Pierre SERVAIN et Emilie CARIOU-MENES, Laboratoires : LABERS et CRDP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou-Menes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie "Ecologie et biens communs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traiter un corpus de 2653 réponses de lycéens et lycéennes à une question ouverte sur leur conception de la réussite », avec Aurélie Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « les outils du quantitatif » en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements citoyens au féminin et les âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours Public UBO, Vieillir aujourd’hui. Le vieillissement au féminin (année 1), avec la collaboration de l’association Pourquoi Pas Vieilles ? Harmonisation de la présentation pour l'ensemble des intervenants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la parité au pouvoir… », avec Bigoteau M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Genre à l’Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest-Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economía social : identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Internacional de Investigación e Información sobre la Economía Pública, Social y Cooperativa, 2014, Valencia, España. pp.336-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales 2014, le défi de la parité dans les communes rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partenariat l’association des Maires Ruraux du Finistère, Chargée de mission aux droits des femmes et à l'égalité F/H. DDCS du Finistère, association Elles Aussi Bretagne, mairie de Poullan-sur- mer (29) 8 novembre et mairie d’Hanvec (29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éluEs locales, quels mandats, quels postes de décision depuis la loi sur la parité ? , Projet « Genre et discriminations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire « Genre et norme » 2013 – 2014, « Genre et accès aux postes de pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt général dans l’habitat groupé participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">introduction et animation de la table-ronde, Rencontres régionales de l’habitat groupé participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pessac, France. pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral - université de Tours, Alternatives sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat groupé en réseau, pragmatisme et/ou mobilisation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Alternatives de propriétés pour l’habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’investissement des femmes dans un mandat politique à l’heure des prochaines élections municipales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des maires de Maine-et-Loire, Journée organisée par les femmes maires, avec le Programme de recherche régional GEDI de l’Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chalonnes-sur-Loire (49), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et analyses de données quantitatives en SHS, Choix statistiques et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux : outils des acteurs de l’économie sociale et solidaire. La dynamique de réseaux pour le développement et la reconnaissance de l’habitat coopératif/groupé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Internacional Rulescoop Economía social: identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales de genre : affichages et points aveugle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Genre et norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nantes, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pistes d’alternatives pour répondre aux besoins de logements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans du PACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général du Finistère, 2012, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement et l’analyse de données quantitatives en SHS, ARS - UBO, ISHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaires. Conférence inaugurale et 5 ateliers pratiques journée d’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED SHS, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Séminaire ANR Alter Prop, Habitat alternatif et vieillissement, ARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat alternatif et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le traitement et l’analyse de données quantitatives en SHS (1 séminaire, 1 journée d’étude et 5 ateliers pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention-débat, après le film Les nouveaux chiens de garde de Gilles Balbastre et Yannick Kergoat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Châteaulin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre de Morlaix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin, Féminin, questions pour la ville », Colloque « Masculin/féminin : questions pour la géographie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADES CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université de Bordeaux, MSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">centre d’art Passerelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des femmes élues dans les villes méditerranéennes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, villes et gouvernance locale dans le monde arabe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de genres dans les politiques locales : freins et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar on Gender awareness and Diversity for Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel pouvoir pour les femmes au niveau des collectivités territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les politiques locales. Comparaisons européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'outils d'analyses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation et valorisation des matériaux de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender Parity Law in Municipal Elections from 2001 until 2008: Did strengthening the law allow more women to win power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie électorale, analyse des résultats du premier tour des présidentielles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Université La Corogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los inquinilos-cooperativos a los habitantes cooperativos. Los inquilinos cooperativos un estatus eradicado en 1971, de regreso en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio Internacional de la Red Universitaria euro-latinoamericana de estudios en economía social y cooperativa (RULESCOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme et solidarité : comment l'idéal de la modernité est-il vécu dans une maison radieuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre au 3e millénaire dans un immeuble emblématique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint-Étienne, France. pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes maires : pratiques et perception du pouvoir local entre spécificité et conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bigoteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, territoire et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. , 2019, Collection Le sens social, 978-2-7335-7786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 3 Bretagne - Municipales : témoignage de femmes élues sur la parité femme-homme [En ligne]. [s.l.] : [s.n.] https://www.youtube.com/watch?v=PhQUifP5Rf8&feature=youtube_gdata_player &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web documentaire, &amp;quot;Itinéraires de femmes élues&amp;quot;, février. http://gedi.univ-angers.fr/#Eclairage_Historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Ofipo, http://www.oufipo.org/Nicole-Roux-L-habitat-participatif.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Municipales dans le Finistère. La parité gagne du terrain » - Ouest-France, Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter Le Corbusier : pratiques sociales et théorie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.310, 2007, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale, Atelier de Recherche Sociologique, pp.197, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 7-24, 2019, Presses universitaires de Rennes, Collection Le sens social, 978-2-7335-7286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété de son habitat, capital de protection sociale remis en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Repenser la propriété, des alternatives pour habiter, sous la direction de Sylvette Denèfle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-126, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement pour la parité en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlette Gautier, Yvonne Claudic-Guichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretonnes ? Des identités au carrefour du genre de la culture et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-4301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale » coordination et introduction de la partie consacrée aux caractéristiques de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Economia social, identidad, desafios y estrategias, Farjardo G., Senet M.J. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec, pp.336-348, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail en Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances hiérarchiques au travail : l’exemple du secteur public, sous la direction de Jean Ferrette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.17-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prise en compte du genre au sein d’une collectivité territoriale », in Raibaud Y. et Marius K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication de la Maison des sciences de l’homme d’Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves RAIBAUD; Kamala MARIUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Maison des sciences de l'homme d'Aquitaine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aldrin et Nicolas Hubé (dir.), “L’Etat participatif “ », Gouvernement & action publique, vol. 5, n° 2, avril-juin 2016, Lectures [En ligne], Les comptes rendus, 2016, mis en ligne le 02 novembre 2016. URL : http://lectures.revues.org/21619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John et Jenny Dennis, Un peu de l'âme des mineurs du Yorkshire, Montreuil, Ed. L'Insomniaque, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire les faits sociaux - Grande Enquête Sociologique de Terrain (GEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélis et mobilités durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET RESSAC REPRESENTATIONS SOCIALES, SENSIBILISATION ET ADAPTATION AU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry Annaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Brest; LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, séminaire de lancement, 16-17 mai 2018, Alborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales du programme Littoral de la Fondation de France, les 31 mai, 1er et 2 juin 2018 à Agde, organisées en partenariat avec la Ville d’Agde et l’Université Paul Valéry Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritschard L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Even C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, démarrage mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, APR GICC, ADEME, « Représentations sociales, sociologie et sensibilisation des acteurs sur l’adaptation au changement climatique », RESSAC, coordination Parc naturel régional d’Armorique, démarrage juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’accueil d’étudiant.e.s de Master en stage et de projet tutoré avec le bailleur social Finistère habitat, dans le cadre du projet de recherche « Dispositif d’accompagnement global au vieillissement à domicile », 2017 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche avec Finistère habitat, Action Tank Entreprise & Pauvreté et la chaire HEC « social business Entreprise et pauvreté », projet de développement de l’accompagnement des locataires âgés, démarrage septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 2017, expertise d’ouvrage pour le comité éditorial des Presses Universitaires de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir l’habitat participatif », atelier urbain, Saint Nazaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d’été « Ecologie et biens communs pour l’habitat », UBO, 1,2,3 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours public, « Entre passé et avenir, la ville d’aujourd’hui », en 2016-2017 « Brest, ville de patrimoine(s) ? » et 2017-2018 « Les villes de demain », UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de l’habitat intelligent et innovation, programme « Pièce à la demande », coordonné par Michele Dominici, Fondation Rennes 1, IRISA, 2016-2017, suivi du comité de pilotage avec Neotoa, bailleur social Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice adjointe LABERS EA3149 - UBO membre du bureau du laboratoire, participation aux dossiers des bilans scientifiques pour les évaluations successives, publication de la lettre électronique du LABERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, groupé, coopératif, participatif », semaine européenne du développement durable, Médiathèque d’Auray, 2 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRAGE « violences et rapports de genre : contextes et conséquences des violences subies par les femmes et par les hommes » portée par l’Institut National d’Etudes Démographiques (INED), volet, dit « Virage-université », UBO partenaire, 2015-2018, dont séminaire à Paris, 15 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Séminaire traitement et de l'analyse quantitative de données en SHS, IBSHS Brest, 6 séances par an depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences, rencontres et ateliers du programme « Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité », 17 octobre 2014 à Rennes, 27 février 2015 à Vannes, 10 avril 2015 à Landerneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P., Cariou E., Soudé N., 2015 Rapport d’activités du programme E2 =HP2 - Année 2 Nouvelle économie pour l’écologie (E2) : l’habitat participatif, partagé (HP2) - Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité, novembre 2015, 116 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux national du dispositif C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découverte de la sociologie, avec le LABERS », Fête de science, Quartz, Brest, 12 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR POPLOG, « POPular LOGics for digital culture », Dominique Pasquier (Telecom/paris Tech), Bénédicte Havard-Duclos (Université de Bretagne Occidentale), Philippe Le Guern (Université de Nantes), 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Habitat participatif, coût et économie », présentation public, Beaj Kafé, Brest, 18 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux du dispositif C2i, Rapport d’étude pour la direction générale de l’enseignement suoérieur et de l’insertion professionnelle, 2015, Laurent Mell, Hélène Trellu, Nicole Roux, Bruno Le Berre, 167 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités Année 2 du programme E 2 =HP 2 Nouvelle économie pour l'écologie (E 2 ) : l'habitat participatif, partagé (HP 2 ) Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudé Noa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne occidentale - Brest. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, accompagnement et suivi de GEST, Grande Enquête sociologique de Terrain. Deux fois deux jours de terrain avec les étudiants de licence 2015-2016 Douarnenez, 2016-2017, Roscoff, 2017-2018, Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, information, billettique dans les transports collectifs : quelles conséquences sur l'usage par les populations âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gonguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2 / Laboratoire ESO. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête dans trois pays bretons : inventaire des activités d'éducation permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISES DE DISTANCE ENTRE GOUVERNE.E.S ET GOUVERNANT.E.S Processus et espaces sociaux en tension en démocratie représentative (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de bretagne occidentale, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04940772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02489979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servain P" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou-Menes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bigoteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soud&#233; Noa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02489979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servain P" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou-Menes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bigoteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soud&#233; Noa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>