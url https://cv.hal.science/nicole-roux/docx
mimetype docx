--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicole Roux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de sociologieUniversité de Bretagne Occidentale, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autopartage entre particuliers du point de vue des utilisateurs : quand la voiture devient un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargentas Magdalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une valorisation des savoirs d’usage face aux risques côtiers dans un contexte de changement climatique. Application au territoire du Parc Naturel Régional d’Armorique (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.55 - 69. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire en coopérations », Lectures [En ligne], Les comptes rendus, 2017, mis en ligne le 13 avril 2017, consulté le 02 mai 2017. URL : http://lectures.revues.org/22672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écueils de l’habitat participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter autrement, un autre rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en politique, pourquoi les Hommes résistent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What feminine mandates in French mediterranean coastal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mandats féminins dans les communes littorales méditerranéennes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Corbuséens : habitants de la Maison radieuse (Rezé-Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VELIs pour décarboner les mobilités rurales et péri-urbaines ? Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, dunke, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIMob des solutions de mobilité du quotidien, que chercher dans le changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VI aux VELIs, le Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Climat Déclic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’espaces communs dans l’habitat collectif et leur appropriation, de nouvelles configurations socio-spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international et interdisciplinaire, « Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HABISENS, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie un élément constitutif ou relatif du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université d’été « Ecologie et biens communs pour l’habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie &amp;quot;Ecologie et biens communs&amp;quot; du 1er au 3 septembre 2016, UFR DEG et UFR LLSH, UBO, Brest organisé par Nicole ROUX, Pierre SERVAIN et Emilie CARIOU-MENES, Laboratoires : LABERS et CRDP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou-Menes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie "Ecologie et biens communs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traiter un corpus de 2653 réponses de lycéens et lycéennes à une question ouverte sur leur conception de la réussite », avec Aurélie Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « les outils du quantitatif » en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements citoyens au féminin et les âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours Public UBO, Vieillir aujourd’hui. Le vieillissement au féminin (année 1), avec la collaboration de l’association Pourquoi Pas Vieilles ? Harmonisation de la présentation pour l'ensemble des intervenants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la parité au pouvoir… », avec Bigoteau M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Genre à l’Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest-Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economía social : identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Internacional de Investigación e Información sobre la Economía Pública, Social y Cooperativa, 2014, Valencia, España. pp.336-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales 2014, le défi de la parité dans les communes rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partenariat l’association des Maires Ruraux du Finistère, Chargée de mission aux droits des femmes et à l'égalité F/H. DDCS du Finistère, association Elles Aussi Bretagne, mairie de Poullan-sur- mer (29) 8 novembre et mairie d’Hanvec (29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éluEs locales, quels mandats, quels postes de décision depuis la loi sur la parité ? , Projet « Genre et discriminations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire « Genre et norme » 2013 – 2014, « Genre et accès aux postes de pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt général dans l’habitat groupé participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">introduction et animation de la table-ronde, Rencontres régionales de l’habitat groupé participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pessac, France. pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral - université de Tours, Alternatives sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat groupé en réseau, pragmatisme et/ou mobilisation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Alternatives de propriétés pour l’habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’investissement des femmes dans un mandat politique à l’heure des prochaines élections municipales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des maires de Maine-et-Loire, Journée organisée par les femmes maires, avec le Programme de recherche régional GEDI de l’Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chalonnes-sur-Loire (49), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et analyses de données quantitatives en SHS, Choix statistiques et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux : outils des acteurs de l’économie sociale et solidaire. La dynamique de réseaux pour le développement et la reconnaissance de l’habitat coopératif/groupé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Internacional Rulescoop Economía social: identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales de genre : affichages et points aveugle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Genre et norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nantes, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pistes d’alternatives pour répondre aux besoins de logements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans du PACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général du Finistère, 2012, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement et l’analyse de données quantitatives en SHS, ARS - UBO, ISHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaires. Conférence inaugurale et 5 ateliers pratiques journée d’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED SHS, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Séminaire ANR Alter Prop, Habitat alternatif et vieillissement, ARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat alternatif et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le traitement et l’analyse de données quantitatives en SHS (1 séminaire, 1 journée d’étude et 5 ateliers pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention-débat, après le film Les nouveaux chiens de garde de Gilles Balbastre et Yannick Kergoat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Châteaulin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre de Morlaix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin, Féminin, questions pour la ville », Colloque « Masculin/féminin : questions pour la géographie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADES CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université de Bordeaux, MSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">centre d’art Passerelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des femmes élues dans les villes méditerranéennes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, villes et gouvernance locale dans le monde arabe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de genres dans les politiques locales : freins et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar on Gender awareness and Diversity for Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel pouvoir pour les femmes au niveau des collectivités territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les politiques locales. Comparaisons européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'outils d'analyses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation et valorisation des matériaux de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender Parity Law in Municipal Elections from 2001 until 2008: Did strengthening the law allow more women to win power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie électorale, analyse des résultats du premier tour des présidentielles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Université La Corogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los inquinilos-cooperativos a los habitantes cooperativos. Los inquilinos cooperativos un estatus eradicado en 1971, de regreso en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio Internacional de la Red Universitaria euro-latinoamericana de estudios en economía social y cooperativa (RULESCOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme et solidarité : comment l'idéal de la modernité est-il vécu dans une maison radieuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre au 3e millénaire dans un immeuble emblématique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint-Étienne, France. pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes maires : pratiques et perception du pouvoir local entre spécificité et conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bigoteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, territoire et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. , 2019, Collection Le sens social, 978-2-7335-7786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 3 Bretagne - Municipales : témoignage de femmes élues sur la parité femme-homme [En ligne]. [s.l.] : [s.n.] https://www.youtube.com/watch?v=PhQUifP5Rf8&feature=youtube_gdata_player &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web documentaire, &amp;quot;Itinéraires de femmes élues&amp;quot;, février. http://gedi.univ-angers.fr/#Eclairage_Historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Ofipo, http://www.oufipo.org/Nicole-Roux-L-habitat-participatif.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Municipales dans le Finistère. La parité gagne du terrain » - Ouest-France, Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter Le Corbusier : pratiques sociales et théorie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.310, 2007, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale, Atelier de Recherche Sociologique, pp.197, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 7-24, 2019, Presses universitaires de Rennes, Collection Le sens social, 978-2-7335-7286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété de son habitat, capital de protection sociale remis en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Repenser la propriété, des alternatives pour habiter, sous la direction de Sylvette Denèfle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-126, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement pour la parité en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlette Gautier, Yvonne Claudic-Guichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretonnes ? Des identités au carrefour du genre de la culture et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-4301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale » coordination et introduction de la partie consacrée aux caractéristiques de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Economia social, identidad, desafios y estrategias, Farjardo G., Senet M.J. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec, pp.336-348, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail en Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances hiérarchiques au travail : l’exemple du secteur public, sous la direction de Jean Ferrette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.17-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prise en compte du genre au sein d’une collectivité territoriale », in Raibaud Y. et Marius K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication de la Maison des sciences de l’homme d’Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves RAIBAUD; Kamala MARIUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Maison des sciences de l'homme d'Aquitaine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aldrin et Nicolas Hubé (dir.), “L’Etat participatif “ », Gouvernement & action publique, vol. 5, n° 2, avril-juin 2016, Lectures [En ligne], Les comptes rendus, 2016, mis en ligne le 02 novembre 2016. URL : http://lectures.revues.org/21619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John et Jenny Dennis, Un peu de l'âme des mineurs du Yorkshire, Montreuil, Ed. L'Insomniaque, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire les faits sociaux - Grande Enquête Sociologique de Terrain (GEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélis et mobilités durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET RESSAC REPRESENTATIONS SOCIALES, SENSIBILISATION ET ADAPTATION AU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry Annaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Brest; LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, séminaire de lancement, 16-17 mai 2018, Alborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales du programme Littoral de la Fondation de France, les 31 mai, 1er et 2 juin 2018 à Agde, organisées en partenariat avec la Ville d’Agde et l’Université Paul Valéry Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritschard L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Even C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, démarrage mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, APR GICC, ADEME, « Représentations sociales, sociologie et sensibilisation des acteurs sur l’adaptation au changement climatique », RESSAC, coordination Parc naturel régional d’Armorique, démarrage juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’accueil d’étudiant.e.s de Master en stage et de projet tutoré avec le bailleur social Finistère habitat, dans le cadre du projet de recherche « Dispositif d’accompagnement global au vieillissement à domicile », 2017 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche avec Finistère habitat, Action Tank Entreprise & Pauvreté et la chaire HEC « social business Entreprise et pauvreté », projet de développement de l’accompagnement des locataires âgés, démarrage septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 2017, expertise d’ouvrage pour le comité éditorial des Presses Universitaires de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir l’habitat participatif », atelier urbain, Saint Nazaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d’été « Ecologie et biens communs pour l’habitat », UBO, 1,2,3 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours public, « Entre passé et avenir, la ville d’aujourd’hui », en 2016-2017 « Brest, ville de patrimoine(s) ? » et 2017-2018 « Les villes de demain », UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de l’habitat intelligent et innovation, programme « Pièce à la demande », coordonné par Michele Dominici, Fondation Rennes 1, IRISA, 2016-2017, suivi du comité de pilotage avec Neotoa, bailleur social Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice adjointe LABERS EA3149 - UBO membre du bureau du laboratoire, participation aux dossiers des bilans scientifiques pour les évaluations successives, publication de la lettre électronique du LABERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, groupé, coopératif, participatif », semaine européenne du développement durable, Médiathèque d’Auray, 2 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRAGE « violences et rapports de genre : contextes et conséquences des violences subies par les femmes et par les hommes » portée par l’Institut National d’Etudes Démographiques (INED), volet, dit « Virage-université », UBO partenaire, 2015-2018, dont séminaire à Paris, 15 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Séminaire traitement et de l'analyse quantitative de données en SHS, IBSHS Brest, 6 séances par an depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences, rencontres et ateliers du programme « Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité », 17 octobre 2014 à Rennes, 27 février 2015 à Vannes, 10 avril 2015 à Landerneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P., Cariou E., Soudé N., 2015 Rapport d’activités du programme E2 =HP2 - Année 2 Nouvelle économie pour l’écologie (E2) : l’habitat participatif, partagé (HP2) - Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité, novembre 2015, 116 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux national du dispositif C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découverte de la sociologie, avec le LABERS », Fête de science, Quartz, Brest, 12 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR POPLOG, « POPular LOGics for digital culture », Dominique Pasquier (Telecom/paris Tech), Bénédicte Havard-Duclos (Université de Bretagne Occidentale), Philippe Le Guern (Université de Nantes), 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Habitat participatif, coût et économie », présentation public, Beaj Kafé, Brest, 18 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux du dispositif C2i, Rapport d’étude pour la direction générale de l’enseignement suoérieur et de l’insertion professionnelle, 2015, Laurent Mell, Hélène Trellu, Nicole Roux, Bruno Le Berre, 167 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités Année 2 du programme E 2 =HP 2 Nouvelle économie pour l'écologie (E 2 ) : l'habitat participatif, partagé (HP 2 ) Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudé Noa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne occidentale - Brest. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, accompagnement et suivi de GEST, Grande Enquête sociologique de Terrain. Deux fois deux jours de terrain avec les étudiants de licence 2015-2016 Douarnenez, 2016-2017, Roscoff, 2017-2018, Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, information, billettique dans les transports collectifs : quelles conséquences sur l'usage par les populations âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gonguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2 / Laboratoire ESO. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête dans trois pays bretons : inventaire des activités d'éducation permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISES DE DISTANCE ENTRE GOUVERNE.E.S ET GOUVERNANT.E.S Processus et espaces sociaux en tension en démocratie représentative (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de bretagne occidentale, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04940772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicole Roux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de sociologieUniversité de Bretagne Occidentale, Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autopartage entre particuliers du point de vue des utilisateurs : quand la voiture devient un bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargentas Magdalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une valorisation des savoirs d’usage face aux risques côtiers dans un contexte de changement climatique. Application au territoire du Parc Naturel Régional d’Armorique (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.55 - 69. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.10564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire en coopérations », Lectures [En ligne], Les comptes rendus, 2017, mis en ligne le 13 avril 2017, consulté le 02 mai 2017. URL : http://lectures.revues.org/22672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écueils de l’habitat participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter autrement, un autre rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en politique, pourquoi les Hommes résistent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What feminine mandates in French mediterranean coastal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mandats féminins dans les communes littorales méditerranéennes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Corbuséens : habitants de la Maison radieuse (Rezé-Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VELIs pour décarboner les mobilités rurales et péri-urbaines ? Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, dunke, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VIMob des solutions de mobilité du quotidien, que chercher dans le changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des VI aux VELIs, le Projet VIMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village Climat Déclic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’espaces communs dans l’habitat collectif et leur appropriation, de nouvelles configurations socio-spatiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international et interdisciplinaire, « Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HABISENS, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie un élément constitutif ou relatif du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université d’été « Ecologie et biens communs pour l’habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie &amp;quot;Ecologie et biens communs&amp;quot; du 1er au 3 septembre 2016, UFR DEG et UFR LLSH, UBO, Brest organisé par Nicole ROUX, Pierre SERVAIN et Emilie CARIOU-MENES, Laboratoires : LABERS et CRDP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou-Menes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été droit et sociologie "Ecologie et biens communs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traiter un corpus de 2653 réponses de lycéens et lycéennes à une question ouverte sur leur conception de la réussite », avec Aurélie Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « les outils du quantitatif » en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements citoyens au féminin et les âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours Public UBO, Vieillir aujourd’hui. Le vieillissement au féminin (année 1), avec la collaboration de l’association Pourquoi Pas Vieilles ? Harmonisation de la présentation pour l'ensemble des intervenants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la parité au pouvoir… », avec Bigoteau M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Genre à l’Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest-Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economía social : identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Internacional de Investigación e Información sobre la Economía Pública, Social y Cooperativa, 2014, Valencia, España. pp.336-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales 2014, le défi de la parité dans les communes rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partenariat l’association des Maires Ruraux du Finistère, Chargée de mission aux droits des femmes et à l'égalité F/H. DDCS du Finistère, association Elles Aussi Bretagne, mairie de Poullan-sur- mer (29) 8 novembre et mairie d’Hanvec (29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éluEs locales, quels mandats, quels postes de décision depuis la loi sur la parité ? , Projet « Genre et discriminations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire « Genre et norme » 2013 – 2014, « Genre et accès aux postes de pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Nov 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d’une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pessac, France. pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral - université de Tours, Alternatives sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt général dans l’habitat groupé participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">introduction et animation de la table-ronde, Rencontres régionales de l’habitat groupé participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat groupé en réseau, pragmatisme et/ou mobilisation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Alternatives de propriétés pour l’habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’investissement des femmes dans un mandat politique à l’heure des prochaines élections municipales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des maires de Maine-et-Loire, Journée organisée par les femmes maires, avec le Programme de recherche régional GEDI de l’Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Chalonnes-sur-Loire (49), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et analyses de données quantitatives en SHS, Choix statistiques et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux : outils des acteurs de l’économie sociale et solidaire. La dynamique de réseaux pour le développement et la reconnaissance de l’habitat coopératif/groupé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Internacional Rulescoop Economía social: identidad, desafíos y estrategias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales de genre : affichages et points aveugle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Genre et norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nantes, Feb 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pistes d’alternatives pour répondre aux besoins de logements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans du PACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général du Finistère, 2012, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement et l’analyse de données quantitatives en SHS, ARS - UBO, ISHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de séminaires. Conférence inaugurale et 5 ateliers pratiques journée d’étude.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED SHS, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Séminaire ANR Alter Prop, Habitat alternatif et vieillissement, ARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat alternatif et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le traitement et l’analyse de données quantitatives en SHS (1 séminaire, 1 journée d’étude et 5 ateliers pratiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention-débat, après le film Les nouveaux chiens de garde de Gilles Balbastre et Yannick Kergoat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Châteaulin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin, Féminin, questions pour la ville », Colloque « Masculin/féminin : questions pour la géographie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADES CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université de Bordeaux, MSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des femmes élues dans les villes méditerranéennes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, villes et gouvernance locale dans le monde arabe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre de Morlaix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin/Féminin : questions pour la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">centre d’art Passerelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de genres dans les politiques locales : freins et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar on Gender awareness and Diversity for Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'outils d'analyses de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation et valorisation des matériaux de recherche en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel pouvoir pour les femmes au niveau des collectivités territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les politiques locales. Comparaisons européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender Parity Law in Municipal Elections from 2001 until 2008: Did strengthening the law allow more women to win power?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie électorale, analyse des résultats du premier tour des présidentielles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Université La Corogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Corogne, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los inquinilos-cooperativos a los habitantes cooperativos. Los inquilinos cooperativos un estatus eradicado en 1971, de regreso en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio Internacional de la Red Universitaria euro-latinoamericana de estudios en economía social y cooperativa (RULESCOOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme et solidarité : comment l'idéal de la modernité est-il vécu dans une maison radieuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre au 3e millénaire dans un immeuble emblématique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Saint-Étienne, France. pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes maires : pratiques et perception du pouvoir local entre spécificité et conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bigoteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, territoire et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. , 2019, Collection Le sens social, 978-2-7335-7786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 3 Bretagne - Municipales : témoignage de femmes élues sur la parité femme-homme [En ligne]. [s.l.] : [s.n.] https://www.youtube.com/watch?v=PhQUifP5Rf8&feature=youtube_gdata_player &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web documentaire, &amp;quot;Itinéraires de femmes élues&amp;quot;, février. http://gedi.univ-angers.fr/#Eclairage_Historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Ofipo, http://www.oufipo.org/Nicole-Roux-L-habitat-participatif.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Municipales dans le Finistère. La parité gagne du terrain » - Ouest-France, Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter Le Corbusier : pratiques sociales et théorie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.310, 2007, Le sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale, Atelier de Recherche Sociologique, pp.197, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillir en société. Une pluralité de regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 7-24, 2019, Presses universitaires de Rennes, Collection Le sens social, 978-2-7335-7286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété de son habitat, capital de protection sociale remis en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Repenser la propriété, des alternatives pour habiter, sous la direction de Sylvette Denèfle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-126, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement pour la parité en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlette Gautier, Yvonne Claudic-Guichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretonnes ? Des identités au carrefour du genre de la culture et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-4301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits et valeurs de l’économie sociale » coordination et introduction de la partie consacrée aux caractéristiques de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Economia social, identidad, desafios y estrategias, Farjardo G., Senet M.J. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciriec, pp.336-348, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail en Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances hiérarchiques au travail : l’exemple du secteur public, sous la direction de Jean Ferrette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.17-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du genre au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves RAIBAUD; Kamala MARIUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Maison des sciences de l'homme d'Aquitaine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La prise en compte du genre au sein d’une collectivité territoriale », in Raibaud Y. et Marius K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Déroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication de la Maison des sciences de l’homme d’Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et construction de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aldrin et Nicolas Hubé (dir.), “L’Etat participatif “ », Gouvernement & action publique, vol. 5, n° 2, avril-juin 2016, Lectures [En ligne], Les comptes rendus, 2016, mis en ligne le 02 novembre 2016. URL : http://lectures.revues.org/21619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John et Jenny Dennis, Un peu de l'âme des mineurs du Yorkshire, Montreuil, Ed. L'Insomniaque, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire les faits sociaux - Grande Enquête Sociologique de Terrain (GEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélis et mobilités durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Joux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET RESSAC REPRESENTATIONS SOCIALES, SENSIBILISATION ET ADAPTATION AU CHANGEMENT CLIMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry Annaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Brest; LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, séminaire de lancement, 16-17 mai 2018, Alborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales du programme Littoral de la Fondation de France, les 31 mai, 1er et 2 juin 2018 à Agde, organisées en partenariat avec la Ville d’Agde et l’Université Paul Valéry Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritschard L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Even C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oiry A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Ritschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche Européen, « PrEseRvIng and sustainably governing Cultural heritage and Landscapes in European coastal and maritime regionS », PERICLES, 16 partenaires européens dont UBO, démarrage mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche avec Finistère habitat, Action Tank Entreprise & Pauvreté et la chaire HEC « social business Entreprise et pauvreté », projet de développement de l’accompagnement des locataires âgés, démarrage septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, APR GICC, ADEME, « Représentations sociales, sociologie et sensibilisation des acteurs sur l’adaptation au changement climatique », RESSAC, coordination Parc naturel régional d’Armorique, démarrage juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’accueil d’étudiant.e.s de Master en stage et de projet tutoré avec le bailleur social Finistère habitat, dans le cadre du projet de recherche « Dispositif d’accompagnement global au vieillissement à domicile », 2017 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 2017, expertise d’ouvrage pour le comité éditorial des Presses Universitaires de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Choisir l’habitat participatif », atelier urbain, Saint Nazaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d’été « Ecologie et biens communs pour l’habitat », UBO, 1,2,3 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours public, « Entre passé et avenir, la ville d’aujourd’hui », en 2016-2017 « Brest, ville de patrimoine(s) ? » et 2017-2018 « Les villes de demain », UBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directrice adjointe LABERS EA3149 - UBO membre du bureau du laboratoire, participation aux dossiers des bilans scientifiques pour les évaluations successives, publication de la lettre électronique du LABERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, groupé, coopératif, participatif », semaine européenne du développement durable, Médiathèque d’Auray, 2 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRAGE « violences et rapports de genre : contextes et conséquences des violences subies par les femmes et par les hommes » portée par l’Institut National d’Etudes Démographiques (INED), volet, dit « Virage-université », UBO partenaire, 2015-2018, dont séminaire à Paris, 15 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Séminaire traitement et de l'analyse quantitative de données en SHS, IBSHS Brest, 6 séances par an depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de l’habitat intelligent et innovation, programme « Pièce à la demande », coordonné par Michele Dominici, Fondation Rennes 1, IRISA, 2016-2017, suivi du comité de pilotage avec Neotoa, bailleur social Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences, rencontres et ateliers du programme « Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité », 17 octobre 2014 à Rennes, 27 février 2015 à Vannes, 10 avril 2015 à Landerneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servain P., Cariou E., Soudé N., 2015 Rapport d’activités du programme E2 =HP2 - Année 2 Nouvelle économie pour l’écologie (E2) : l’habitat participatif, partagé (HP2) - Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité, novembre 2015, 116 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR POPLOG, « POPular LOGics for digital culture », Dominique Pasquier (Telecom/paris Tech), Bénédicte Havard-Duclos (Université de Bretagne Occidentale), Philippe Le Guern (Université de Nantes), 2015-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Habitat participatif, coût et économie », présentation public, Beaj Kafé, Brest, 18 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux national du dispositif C2i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découverte de la sociologie, avec le LABERS », Fête de science, Quartz, Brest, 12 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux du dispositif C2i, Rapport d’étude pour la direction générale de l’enseignement suoérieur et de l’insertion professionnelle, 2015, Laurent Mell, Hélène Trellu, Nicole Roux, Bruno Le Berre, 167 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités Année 2 du programme E 2 =HP 2 Nouvelle économie pour l'écologie (E 2 ) : l'habitat participatif, partagé (HP 2 ) Economie de l’habitat participatif, partagé : marchés et financements pour un développement social, solidaire et écologique de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudé Noa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne occidentale - Brest. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, accompagnement et suivi de GEST, Grande Enquête sociologique de Terrain. Deux fois deux jours de terrain avec les étudiants de licence 2015-2016 Douarnenez, 2016-2017, Roscoff, 2017-2018, Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, information, billettique dans les transports collectifs : quelles conséquences sur l'usage par les populations âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gonguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2 / Laboratoire ESO. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête dans trois pays bretons : inventaire des activités d'éducation permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISES DE DISTANCE ENTRE GOUVERNE.E.S ET GOUVERNANT.E.S Processus et espaces sociaux en tension en démocratie représentative (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de bretagne occidentale, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04940772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02489979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servain P" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou-Menes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bigoteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soud&#233; Noa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02489979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servain P" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou-Menes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo M" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bigoteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02055340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181182v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Berre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cariou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soud&#233; Noa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854327v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>