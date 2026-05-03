--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1541,345 +1541,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+                <w:t xml:space="preserve">L. Fozzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Bernard, PAGEZY Hélène, VERNAZZA-LICHT Nicole (ss dir.). </w:t>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Bergier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 241 p., 1998, Villes du Sud et environnement, Vernazza-Licht N., 2-9511840-2-6</w:t>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 321 p., 1998, Travaux de la SEH, Vernazza-Licht Nicole, 2-9511840-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290270v1</w:t>
+                <w:t xml:space="preserve">hal-01442742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Jacques Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fozzati</w:t>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Bernard, PAGEZY Hélène, VERNAZZA-LICHT Nicole (ss dir.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de Bergier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 321 p., 1998, Travaux de la SEH, Vernazza-Licht Nicole, 2-9511840-3-4</w:t>
+                <w:t xml:space="preserve">de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 241 p., 1998, Villes du Sud et environnement, Vernazza-Licht N., 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442742v1</w:t>
+                <w:t xml:space="preserve">hal-01290270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'Homme sur les milieux naturels : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,295 +2217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Colson</w:t>
+                <w:t xml:space="preserve">Philippe Minodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (6), pp.302-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563686v1</w:t>
+                <w:t xml:space="preserve">hal-03113516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+                <w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Minodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+                <w:t xml:space="preserve">Sébastien Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (6), pp.302-307. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113516v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la pollution de l'air par les habitants de Yaoundé (Cameroun) et de l'ancien bassin minier de Provence (département des Bouches du Rhône) : convergences et divergences</w:t>
               </w:r>
@@ -2830,302 +2830,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
+                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Gaimard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kimberly Chinfatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiching Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier Betansedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Katumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2012-002094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015180v1</w:t>
+                <w:t xml:space="preserve">hal-01294870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Olivier Betansedi</w:t>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Katumba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (156), pp.603-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2012-002094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294870v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Sayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gausseres</w:t>
@@ -3164,557 +3164,557 @@
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.174. </w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984250v1</w:t>
+                <w:t xml:space="preserve">hal-01984252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00472606v1</w:t>
+                <w:t xml:space="preserve">hal-01984250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sayang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
+              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00473202v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+                <w:t xml:space="preserve">D. Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psy-cause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.26-3</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442698v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00473202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psy-cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.26-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984252v1</w:t>
+                <w:t xml:space="preserve">hal-01442698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et perceptions du paludisme chez 103 voyageurs à destination intertropicale consultant le centre de conseil aux voyageurs du centre hospitalier universitaire de Bordeaux</w:t>
               </w:r>
@@ -4212,273 +4212,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Société d'Ecologie Humaine : douze ans de réflexion et de valorisation autour de l'Ecologie Humaine</w:t>
+                <w:t xml:space="preserve">Biosocial aspects of menopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, vol. 8 (2), pp.74-76</w:t>
+              <w:t xml:space="preserve">Social biology and human affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65.1, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448922v1</w:t>
+                <w:t xml:space="preserve">hal-01442665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PASSAGE : PRE-ADOLESCENCE ET SEXUALITE AU SUD CAMEROUN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Société d'Ecologie Humaine : douze ans de réflexion et de valorisation autour de l'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psy-cause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, avril/septembre. (20/21), pp.90-95</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 8 (2), pp.74-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442671v1</w:t>
+                <w:t xml:space="preserve">hal-01448922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosocial aspects of menopause</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE PASSAGE : PRE-ADOLESCENCE ET SEXUALITE AU SUD CAMEROUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social biology and human affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 65.1, pp.1-7</w:t>
+              <w:t xml:space="preserve">Psy-cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, avril/septembre. (20/21), pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442665v1</w:t>
+                <w:t xml:space="preserve">hal-01442671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of non-institutional caregivers of patients infected by the aids virus</w:t>
               </w:r>
@@ -4709,709 +4709,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
+                <w:t xml:space="preserve">Le territoire de la santé et de la maladie : les itinéraires de soins des personnes atteintes par le VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, ., 327, pp.XXIV-XXV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447710v1</w:t>
+                <w:t xml:space="preserve">hal-01442645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976527v1</w:t>
+                <w:t xml:space="preserve">hal-01447710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avis de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442654v1</w:t>
+                <w:t xml:space="preserve">hal-01976527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hôpital de jour : nouvel espace du quotidien pour les patients infectés par le V.I.H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
+              <w:t xml:space="preserve">, 1997, Ville et santé, 32, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448877v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448873v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie c'est la relation à l'autre - entretien avec le Dr. Jean Marie LAPIANA – La Maison (Gardanne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Loriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.113-116</w:t>
+              <w:t xml:space="preserve">Avis de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448894v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôpital de jour : nouvel espace du quotidien pour les patients infectés par le V.I.H.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Ville et santé, 32, pp.35-41</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442637v1</w:t>
+                <w:t xml:space="preserve">hal-01448873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire de la santé et de la maladie : les itinéraires de soins des personnes atteintes par le VIH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de vie c'est la relation à l'autre - entretien avec le Dr. Jean Marie LAPIANA – La Maison (Gardanne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, ., 327, pp.XXIV-XXV</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442645v1</w:t>
+                <w:t xml:space="preserve">hal-01448894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la santé à la bonne santé, analyse à deux voix d'un micro-trottoir</w:t>
               </w:r>
@@ -5624,165 +5624,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques générales de sélection au &amp;quot;délit de sale gueule&amp;quot;, les frontières de la discrimination</w:t>
+                <w:t xml:space="preserve">Jeu de rôles, de l'impact du Sida sur les rapports soignants soignés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, Sida et société, 25 (Sida et société), pp.67-77</w:t>
+              <w:t xml:space="preserve">, 1993, Sida et société, 25, pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442498v1</w:t>
+                <w:t xml:space="preserve">hal-01442526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôles, de l'impact du Sida sur les rapports soignants soignés</w:t>
+                <w:t xml:space="preserve">Des pratiques générales de sélection au &amp;quot;délit de sale gueule&amp;quot;, les frontières de la discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, Sida et société, 25, pp.91-102</w:t>
+              <w:t xml:space="preserve">, 1993, Sida et société, 25 (Sida et société), pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442526v1</w:t>
+                <w:t xml:space="preserve">hal-01442498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recours alternatifs du Sida</w:t>
               </w:r>
@@ -5939,260 +5939,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la Séropositivité, regard anthropologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Licht</w:t>
+                <w:t xml:space="preserve">Evènements, entourage et conduite de dépistage : enquête dans les centres de dépistage anonyme et gratuit du SIDA à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, numéro thématique « Spécial Médecin », p. 12</w:t>
+              <w:t xml:space="preserve">Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, VIII (1), pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442079v1</w:t>
+                <w:t xml:space="preserve">hal-01442227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref propos sur une dimension anthropologique méconnue des réseaux de santé</w:t>
+                <w:t xml:space="preserve">Perception de la Séropositivité, regard anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, "Alternatives santé : atouts et perspectives", pp.70-73</w:t>
+              <w:t xml:space="preserve">VIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, numéro thématique « Spécial Médecin », p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442277v1</w:t>
+                <w:t xml:space="preserve">hal-01442079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evènements, entourage et conduite de dépistage : enquête dans les centres de dépistage anonyme et gratuit du SIDA à Marseille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Boiron</w:t>
+                <w:t xml:space="preserve">Bref propos sur une dimension anthropologique méconnue des réseaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, VIII (1), pp.61-67</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, "Alternatives santé : atouts et perspectives", pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442227v1</w:t>
+                <w:t xml:space="preserve">hal-01442277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6593,51 +6593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel ROBERT et Hélène MELIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HABITER le LITTORAL enjeux contemporains </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327-342, PUP PUAM, 2016, 979-10-320-0084-7</w:t>
@@ -6791,77 +6791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fouillis végétal à l'espace gazonné : structure et typologie des jardins réunionnais de la Ravine des Cabris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6916,64 +6916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya, a water-borne disease: how have the inhabitants of the Island of Reunion handled the crisis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7758,324 +7758,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ménopause, processus biologique et enjeux culturels</w:t>
+                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Ch Diasio</w:t>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GUERCI A., CONSIGLIERE S. (ss.d). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living and curing old age in the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Editions Erga, pp.278-281, 2002</w:t>
+              <w:t xml:space="preserve">, 4, pp.282-289, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448108v1</w:t>
+                <w:t xml:space="preserve">hal-01448126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud Cameroun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ménopause, processus biologique et enjeux culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ch Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GUERCI A., CONSIGLIERE S. (ss.d). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living and curing old age in the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Erga pp.356-369, 2002</w:t>
+              <w:t xml:space="preserve">, 4, Editions Erga, pp.278-281, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448102v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mbarga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GUERCI A., CONSIGLIERE S. (ss.d). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living and curing old age in the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, pp.282-289, 2002</w:t>
+              <w:t xml:space="preserve">, 4, Erga pp.356-369, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448126v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
               </w:r>
@@ -8249,453 +8249,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les peuples des forêts tropicales ?</w:t>
+                <w:t xml:space="preserve">Démographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. (eds). </w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Angoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bonnemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la forêt tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de Bergier, pp.9-14, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516580v1</w:t>
+                <w:t xml:space="preserve">hal-01497626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel avenir pour les peuples des forêts tropicales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">L'homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de Bergier, pp.9-14, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516578v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud-Cameroun dans le contexte d’épidémie de Sida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Bergier, pp.689-707, 2000, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition de Bergier; Société d'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497895v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
+                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud-Cameroun dans le contexte d’épidémie de Sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
+              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Bergier, pp.689-707, 2000, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497626v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours alternatifs et pratiques alimentaires : l’exemple du Sida</w:t>
               </w:r>
@@ -8748,479 +8748,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Fozzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
+              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516658v1</w:t>
+                <w:t xml:space="preserve">hal-01448904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et Environnement</w:t>
+              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290275v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Jacques Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Fozzati</w:t>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
+              <w:t xml:space="preserve">Villes du Sud et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier; Société d'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448904v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'Homme sur le milieu : quelle gestion pour quelle nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,247 +9684,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites de l’expertise pendant l’épidémie de covid 19 : l’exemple des avis du Haut Conseil de la Santé Publique sur l’utilisation du masque</w:t>
+                <w:t xml:space="preserve">Réflexions sur l’expertise en temps de crise à partir de l’exemple des avis du Haut Conseil de la Santé Publique dans la gestion du Covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le masque sanitaire à l’épreuve de la Covid 19. Regard croisés en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Nov 2023, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Crise, épidémies et santé - Atelier AMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309169v1</w:t>
+                <w:t xml:space="preserve">hal-04309011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de la communauté à une collaboration multisectorielle contre le paludisme : Savoirs, représentations et comportements des populations face à un risque permanent</w:t>
+                <w:t xml:space="preserve">Enjeux et limites de l’expertise pendant l’épidémie de covid 19 : l’exemple des avis du Haut Conseil de la Santé Publique sur l’utilisation du masque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDR Training Workshop on multisectoral approaches to the prevention and control of vector-borne diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OMS, Sep 2023, Saly - Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Le masque sanitaire à l’épreuve de la Covid 19. Regard croisés en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Nov 2023, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241729v1</w:t>
+                <w:t xml:space="preserve">hal-04309169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l’expertise en temps de crise à partir de l’exemple des avis du Haut Conseil de la Santé Publique dans la gestion du Covid 19</w:t>
+                <w:t xml:space="preserve">Participation de la communauté à une collaboration multisectorielle contre le paludisme : Savoirs, représentations et comportements des populations face à un risque permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise, épidémies et santé - Atelier AMADES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">TDR Training Workshop on multisectoral approaches to the prevention and control of vector-borne diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OMS, Sep 2023, Saly - Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309011v1</w:t>
+                <w:t xml:space="preserve">hal-04241729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus en territoire : entre perceptions et mesures.</w:t>
               </w:r>
@@ -10284,868 +10284,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Ecologie Humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> « L’écologie humaine en voyage » XXVèmes Journées scientifiques de la SEH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294392v1</w:t>
+                <w:t xml:space="preserve">hal-01015733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d'un projet de recherche sur les connaissances et les attitudes des populations relatives à l'impact des activités industrielles sur la santé</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire restitution ECCOREV/OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
+              <w:t xml:space="preserve"> « L’écologie humaine en voyage » XXVèmes Journées scientifiques de la SEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295089v1</w:t>
+                <w:t xml:space="preserve">hal-01294392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d'un projet de recherche sur les connaissances et les attitudes des populations relatives à l'impact des activités industrielles sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">séminaire restitution ECCOREV/OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295176v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et les attitudes des populations concernées relatives à l’impact des activités industrielles du bassin minier de Provence sur l’environnement et la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622591v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nuisance au risque sanitaire, quel rôle pour les professionnels de santé dans la prise en charge des maladies transmissibles vectorielles,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et les attitudes des populations concernées relatives à l’impact des activités industrielles du bassin minier de Provence sur l’environnement et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée étude du CNEV Sciences humaines et sociales et lutte antivectorielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEV ; Institut Pasteur, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294410v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
+                <w:t xml:space="preserve">De la nuisance au risque sanitaire, quel rôle pour les professionnels de santé dans la prise en charge des maladies transmissibles vectorielles,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée étude du CNEV Sciences humaines et sociales et lutte antivectorielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEV ; Institut Pasteur, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295202v1</w:t>
+                <w:t xml:space="preserve">hal-01294410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Soulancé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015733v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292899v1</w:t>
+                <w:t xml:space="preserve">hal-01295085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11161,631 +11152,640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMMI, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120302006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295225v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches en Ecologie humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ecologie Humaine carrefour des disciplines : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEV, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295711v1</w:t>
+                <w:t xml:space="preserve">hal-01295225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les recherches en Ecologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">L’Ecologie Humaine carrefour des disciplines : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295085v1</w:t>
+                <w:t xml:space="preserve">hal-01295711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015737v1</w:t>
+                <w:t xml:space="preserve">hal-01015766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et gestion du risque palustre au Cameroun : entre fatalité et action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHA, Apr 2011, Pessac, France</w:t>
+              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295768v1</w:t>
+                <w:t xml:space="preserve">hal-01015737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions et gestion du risque palustre au Cameroun : entre fatalité et action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Risques en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHA, Apr 2011, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015766v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant,</w:t>
               </w:r>
@@ -11991,90 +11991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CHIKUNGUNYA A LA RAVINE DES CABRIS (COMMUNE DE SAINT-PIERRE, ILE DE LA REUNION) : Résultats de l'enquête sur le Chikungunya et les maladies transmissibles vectorielles réalisée auprès de la population, 18 mois après l'épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard-Alex Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Ville-Santé /St. Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Saint Pierre - Ile de la réunion, Apr 2009, Saint Pierre, Ile de la réunion, France</w:t>
@@ -12192,467 +12192,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Parianos</w:t>
+                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fenetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
+              <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296317v1</w:t>
+                <w:t xml:space="preserve">hal-01446132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de santé et développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation scientifique régionale du réseau MPV de l’AUF, Oran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUF, Apr 2008, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294363v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Parianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446132v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept de santé et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Animation scientifique régionale du réseau MPV de l’AUF, Oran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF, Apr 2008, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350759v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie : un concept pour étudier les interfaces entre santé et environnement</w:t>
               </w:r>
@@ -12802,51 +12802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Interdisciplinarité dans les recherches Santé/Environnement au Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12923,51 +12923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial Artemisin-based Combination Treatments (ACTs) : current status in West and Central Africa with respect to access and monitoring drug use and effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manirakiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13029,277 +13029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage de la moustiquaire imprégnée : une question de santé ou d’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Langewiesche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ponçon</w:t>
+                <w:t xml:space="preserve">Sifa Cornélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
+              <w:t xml:space="preserve">Milieux de vie et Santé, quelles pratiques interdisciplinaires ?, 18èmes Journées scientifiques de la SEH,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEH, Jul 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296410v1</w:t>
+                <w:t xml:space="preserve">hal-01296399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage de la moustiquaire imprégnée : une question de santé ou d’environnement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langewiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sifa Cornélie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+                <w:t xml:space="preserve">Nicolas Ponçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux de vie et Santé, quelles pratiques interdisciplinaires ?, 18èmes Journées scientifiques de la SEH,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEH, Jul 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296399v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
               </w:r>
@@ -13374,1050 +13374,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge du paludisme par le personnel de santé dans un pays d’Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du processus de prise en charge du paludisme lors des consultations prénatales dans une plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Calmejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPIP 2005 « Mieux s’engager dans la lutte contre le sida, le paludisme et la tuberculose », </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REMAID - Réseau Médicaments et Développement, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Medicine and Health in the Tropics Congress, session « les maladies négligées : avancées diagnostiques et accès aux soins »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445317v1</w:t>
+                <w:t xml:space="preserve">hal-01445469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du processus de prise en charge du paludisme lors des consultations prénatales dans une plantation du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge du paludisme par le personnel de santé dans un pays d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Health in the Tropics Congress, session « les maladies négligées : avancées diagnostiques et accès aux soins »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">JPIP 2005 « Mieux s’engager dans la lutte contre le sida, le paludisme et la tuberculose », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REMAID - Réseau Médicaments et Développement, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445469v1</w:t>
+                <w:t xml:space="preserve">hal-01445317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
+                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446188v1</w:t>
+                <w:t xml:space="preserve">hal-01446158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
+                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446158v1</w:t>
+                <w:t xml:space="preserve">hal-01446188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
+              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442778v1</w:t>
+                <w:t xml:space="preserve">hal-01446240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
+              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446240v1</w:t>
+                <w:t xml:space="preserve">hal-01442778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de vie et conditions de travail dans une grande plantation du Sud Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XIVèmes journées scientifiques de la Société d’Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine, Jul 2002, Marseille France</w:t>
+              <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447049v1</w:t>
+                <w:t xml:space="preserve">hal-01447097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du biologique au culturel, introduction à l’atelier Ménopause</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadre de vie et conditions de travail dans une grande plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
+              <w:t xml:space="preserve"> XIVèmes journées scientifiques de la Société d’Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine, Jul 2002, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447102v1</w:t>
+                <w:t xml:space="preserve">hal-01447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud-Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du biologique au culturel, introduction à l’atelier Ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mbarga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447078v1</w:t>
+                <w:t xml:space="preserve">hal-01447102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
+                <w:t xml:space="preserve">Josiane Mbarga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447097v1</w:t>
+                <w:t xml:space="preserve">hal-01447078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge à la ménopause naturelle et ses déterminants dans une population française (cohorte Gazel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Transitions et populations humaines : biologie, culture, environnement. 1826ème réunion scientifique de la Société d’Anthropologie de Paris,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14436,178 +14436,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de qualité de vie : son histoire et son avenir</w:t>
+                <w:t xml:space="preserve">Santé publique et impact de la mobilisation communautaire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Européen "La qualité de vie au centre des politiques de santé" organisé par la Fondation du Devenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation du Devenir, May 1999, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées de "Natures, Sciences, Sociétés-Dialogues" : “ Santé publique : connaître et agir. Enjeux scientifiques, politiques et sociaux de la production du savoir” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NSS, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447175v1</w:t>
+                <w:t xml:space="preserve">hal-01447135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé publique et impact de la mobilisation communautaire,</w:t>
+                <w:t xml:space="preserve">Le concept de qualité de vie : son histoire et son avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de "Natures, Sciences, Sociétés-Dialogues" : “ Santé publique : connaître et agir. Enjeux scientifiques, politiques et sociaux de la production du savoir” </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NSS, Dec 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Européen "La qualité de vie au centre des politiques de santé" organisé par la Fondation du Devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation du Devenir, May 1999, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447135v1</w:t>
+                <w:t xml:space="preserve">hal-01447175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'anthropologie dans l'appréciation de la qualité de vie</w:t>
               </w:r>
@@ -14859,96 +14859,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recours alternatifs et pratiques alimentaires : l'exemple du Sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Journées de la Société d'Ecologie Humaine « L’homme et la forêt tropicale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Nov 1998, Marseille - Saint Charles, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence Internationale d'Anthropologie et d'Histoire de la santé et de la maladie, "Antropologia, Alimentazione e salute"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447223v1</w:t>
+                <w:t xml:space="preserve">hal-01445904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de qualité de vie dans les sciences sociales</w:t>
               </w:r>
@@ -15010,644 +15023,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recours alternatifs et pratiques alimentaires : l'exemple du Sida</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence Internationale d'Anthropologie et d'Histoire de la santé et de la maladie, "Antropologia, Alimentazione e salute"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">Xèmes Journées de la Société d'Ecologie Humaine « L’homme et la forêt tropicale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Nov 1998, Marseille - Saint Charles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445904v1</w:t>
+                <w:t xml:space="preserve">hal-01447223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille, qualité de vie et sida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de vie : un concept au croisement du biologique et du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Sida, nouveaux traitements, histoires en mouvement", Musée des A.T.P. et CRIPS Ile de France </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.T.P. et CRIPS Ile de France, Oct 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'IFRAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRAS ; PREVENIR, Dec 1997, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445889v1</w:t>
+                <w:t xml:space="preserve">hal-01295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie : un concept au croisement du biologique et du social</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Famille, qualité de vie et sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'IFRAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRAS ; PREVENIR, Dec 1997, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque "Sida, nouveaux traitements, histoires en mouvement", Musée des A.T.P. et CRIPS Ile de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.T.P. et CRIPS Ile de France, Oct 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295146v1</w:t>
+                <w:t xml:space="preserve">hal-01445889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sida et corps malade : les limites d'une représentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445851v1</w:t>
+                <w:t xml:space="preserve">hal-01445872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie et politique : la santé et la maladie</w:t>
+                <w:t xml:space="preserve">Sida et corps malade : les limites d'une représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique &amp; Science-Po Aix-en-Provence, Apr 1996, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve"> Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445844v1</w:t>
+                <w:t xml:space="preserve">hal-01445851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
+                <w:t xml:space="preserve">Iconographie et politique : la santé et la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Congrès National AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique &amp; Science-Po Aix-en-Provence, Apr 1996, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445857v1</w:t>
+                <w:t xml:space="preserve">hal-01445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
+                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445880v1</w:t>
+                <w:t xml:space="preserve">hal-01445857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445872v1</w:t>
+                <w:t xml:space="preserve">hal-01445880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soin au temps du sida, Etude anthropologique en France dans un service de soin spécialisé</w:t>
               </w:r>
@@ -16287,178 +16287,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du regard du malade et de son autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Licht</w:t>
+                <w:t xml:space="preserve">Enquête dans les Centres de dépistage anonyme et gratuit du sida de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Mutuelles de France, Mar 1990, Marseille, France</w:t>
+              <w:t xml:space="preserve">IVème Réunion d'animation de l'A.N.R.S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRS, May 1990, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443016v1</w:t>
+                <w:t xml:space="preserve">hal-01443019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête dans les Centres de dépistage anonyme et gratuit du sida de Marseille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Boiron</w:t>
+                <w:t xml:space="preserve">La prise en compte du regard du malade et de son autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVème Réunion d'animation de l'A.N.R.S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANRS, May 1990, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Rencontres Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Mutuelles de France, Mar 1990, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443019v1</w:t>
+                <w:t xml:space="preserve">hal-01443016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16515,51 +16515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16627,77 +16627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Actualités du Pharo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marseille, Palais du Pharo, France. pp.Poster CA.A.09, 2009</w:t>
@@ -17195,260 +17195,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Calmejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503329v1</w:t>
+                <w:t xml:space="preserve">hal-01502894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502894v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion de la moustiquaire dans le système des objets au sein de l’habitation : approche anthropologique</w:t>
               </w:r>
@@ -18224,263 +18224,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux conditions sanitaires pour les regroupements familiaux et/ou amicaux à l’occasion des fêtes de fin d’année dans le contexte de la crise sanitaire du Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis relatif à la prise en charge du corps d’un patient cas probable ou confirmé COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Mansour</w:t>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088068v1</w:t>
+                <w:t xml:space="preserve">hal-03126274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AVIS relatif aux conditions sanitaires pour les regroupements familiaux et/ou amicaux à l’occasion des fêtes de fin d’année dans le contexte de la crise sanitaire du Covid-19 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968701v1</w:t>
+                <w:t xml:space="preserve">hal-03088068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge du corps d’une personne décédée et infectée par le coronavirus SARS-CoV-2 : actualisation des recommandations. Avis du HCSP 30 novembre 2020</w:t>
               </w:r>
@@ -18518,51 +18518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18570,271 +18570,271 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
+                <w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125947v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à la prise en charge du corps d’un patient cas probable ou confirmé COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blanchon</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03126274v1</w:t>
+                <w:t xml:space="preserve">hal-03125947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18846,625 +18846,625 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les Pratiques et les Logiques d'Action en matière de Lutte Anti Vectorielle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Simard</w:t>
+                <w:t xml:space="preserve">Avis relatif au port des appareils de protection respiratoire de type FFP2 par les professionnels de santé dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire de Psychologie des Pays de la Loire. 2022</w:t>
+              <w:t xml:space="preserve">Haut conseil santé publique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022218v1</w:t>
+                <w:t xml:space="preserve">hal-03552995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif au port des appareils de protection respiratoire de type FFP2 par les professionnels de santé dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
+                <w:t xml:space="preserve">Enquête sur les Pratiques et les Logiques d'Action en matière de Lutte Anti Vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pecaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Haut conseil santé publique. 2022</w:t>
+              <w:t xml:space="preserve">Laboratoire de Psychologie des Pays de la Loire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552995v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à l'adaptation des conduites à tenir et des recommandations pour les personnes ayant bénéficié d'un schéma vaccinal complet contre le Covid-19</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Matheron</w:t>
+                <w:t xml:space="preserve">Florence Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Nicand</w:t>
+                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de santé publique. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la santé publique. 2021, 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207658v1</w:t>
+                <w:t xml:space="preserve">hal-03512310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Cazorla</w:t>
+                <w:t xml:space="preserve">Avis relatif à l'adaptation des conduites à tenir et des recommandations pour les personnes ayant bénéficié d'un schéma vaccinal complet contre le Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Nicand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de santé publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03314533v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03512310v1</w:t>
+                <w:t xml:space="preserve">hal-03314533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
               </w:r>
@@ -19568,51 +19568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19620,51 +19620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Haut conseil santé publique. 2020, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19684,263 +19684,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis relatif à l’actualisation des recommandations sanitaires concernant le port du masque dans les structures d’accueil des enfants âgés de 0 à 3 ans (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732942v1</w:t>
+                <w:t xml:space="preserve">hal-02942559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à l’actualisation des recommandations sanitaires concernant le port du masque dans les structures d’accueil des enfants âgés de 0 à 3 ans (HCSP, Avis et Rapports)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Minodier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942559v1</w:t>
+                <w:t xml:space="preserve">hal-02732942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t>
               </w:r>
@@ -20319,51 +20319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20398,103 +20398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif statistique de surveillance et de recherche sur la santé de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gindt-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HAUT CONSEIL DE LA SANTE PUBLIQUE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20533,64 +20533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des dangers et définition des risques sanitaires dus à l’installation d’Aedes Albopictus dans les territoires métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20912,194 +20912,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soignants du Sida, enquête dans un hôpital de jour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévention Santé dans les établissements du second degré, Sida et toxicomanie Réflexions et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis San Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollin Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] ANRS. 1993, 134 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Laboratoire de Santé Publique, Aix-Marseille 2, Rectorat Aix-Marseille 3. 1993, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448352v1</w:t>
+                <w:t xml:space="preserve">hal-01448325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention Santé dans les établissements du second degré, Sida et toxicomanie Réflexions et propositions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les soignants du Sida, enquête dans un hôpital de jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] Laboratoire de Santé Publique, Aix-Marseille 2, Rectorat Aix-Marseille 3. 1993, 62 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] ANRS. 1993, 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448325v1</w:t>
+                <w:t xml:space="preserve">hal-01448352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et Représentations des assureurs en matière d'infection à VIH</w:t>
               </w:r>
@@ -21474,51 +21474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47D3B736"/>
+    <w:nsid w:val="B21A7EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21622,51 +21622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F24865D1"/>
+    <w:nsid w:val="EB6520A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21856,51 +21856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-vernazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078245052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vernazza.nicole@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societedecologiehumaine.org/ouvrages-publies-par-la-seh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bayeux-Dunglas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Bary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresniak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448894v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A&#239;ach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boiron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/11789-sante-et-territoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mbarga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis San Marco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241729v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295711v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Phalkey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gausseres" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447078v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447223v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445904v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445889v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445844v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443029v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443030v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443028v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443025v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443016v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bagnoa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Moulin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mesenge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mballa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Henry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Billaud," TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088068v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942559v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135427v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448402v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollin Paul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448352v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448392v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448398v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448143v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-vernazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078245052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vernazza.nicole@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societedecologiehumaine.org/ouvrages-publies-par-la-seh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bayeux-Dunglas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Bary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresniak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A&#239;ach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boiron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/11789-sante-et-territoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mbarga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis San Marco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Phalkey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gausseres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447102v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447078v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445904v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447223v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445851v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443029v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443030v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443028v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443025v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bagnoa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Moulin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mesenge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mballa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Henry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Billaud," TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942559v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135427v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448402v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollin Paul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448325v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448352v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448392v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448398v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448143v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>