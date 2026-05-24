--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -403,263 +403,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (HCSP, Avis et Rapports)</w:t>
+                <w:t xml:space="preserve">Appareils de protection respiratoire de type FFP2 en population générale dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (complément) (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Chidiac</w:t>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Gehanno</w:t>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vernazza</w:t>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aho-Glele</w:t>
+                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552987v1</w:t>
+                <w:t xml:space="preserve">hal-03553003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appareils de protection respiratoire de type FFP2 en population générale dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (complément) (HCSP, Avis et Rapports)</w:t>
+                <w:t xml:space="preserve">Avis relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
+                <w:t xml:space="preserve">Ch. Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+                <w:t xml:space="preserve">J.-F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+                <w:t xml:space="preserve">N. Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
+                <w:t xml:space="preserve">S. Aho-Glele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553003v1</w:t>
+                <w:t xml:space="preserve">hal-03552987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19: Sanitary conditions for the end-of-year celebrations 2020 (HCSP, Avis et Rapports)</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1541,345 +1541,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Jacques Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fozzati</w:t>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Bernard, PAGEZY Hélène, VERNAZZA-LICHT Nicole (ss dir.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de Bergier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 321 p., 1998, Travaux de la SEH, Vernazza-Licht Nicole, 2-9511840-3-4</w:t>
+                <w:t xml:space="preserve">de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 241 p., 1998, Villes du Sud et environnement, Vernazza-Licht N., 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442742v1</w:t>
+                <w:t xml:space="preserve">hal-01290270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+                <w:t xml:space="preserve">L. Fozzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Bernard, PAGEZY Hélène, VERNAZZA-LICHT Nicole (ss dir.). </w:t>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Bergier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 241 p., 1998, Villes du Sud et environnement, Vernazza-Licht N., 2-9511840-2-6</w:t>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 321 p., 1998, Travaux de la SEH, Vernazza-Licht Nicole, 2-9511840-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290270v1</w:t>
+                <w:t xml:space="preserve">hal-01442742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'Homme sur les milieux naturels : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,295 +2217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Minodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113516v1</w:t>
+                <w:t xml:space="preserve">hal-03563686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aujard</w:t>
+                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Colson</w:t>
+                <w:t xml:space="preserve">Philippe Minodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.329. </w:t>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (6), pp.302-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563686v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la pollution de l'air par les habitants de Yaoundé (Cameroun) et de l'ancien bassin minier de Provence (département des Bouches du Rhône) : convergences et divergences</w:t>
               </w:r>
@@ -2830,302 +2830,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
+                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Chinfatt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2012-002094⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (156), pp.603-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294870v1</w:t>
+                <w:t xml:space="preserve">hal-01015180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Chinfatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiching Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+                <w:t xml:space="preserve">Charles Olivier Betansedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Gaimard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenneth Katumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (156), pp.603-621. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2012-002094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015180v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Sayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gausseres</w:t>
@@ -3164,557 +3164,557 @@
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.176. </w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984252v1</w:t>
+                <w:t xml:space="preserve">hal-01984250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984250v1</w:t>
+                <w:t xml:space="preserve">halshs-00472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.388</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472606v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00473202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gausseres</w:t>
+                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
+              <w:t xml:space="preserve">Psy-cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.26-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00473202v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psy-cause</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442698v1</w:t>
+                <w:t xml:space="preserve">hal-01984252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et perceptions du paludisme chez 103 voyageurs à destination intertropicale consultant le centre de conseil aux voyageurs du centre hospitalier universitaire de Bordeaux</w:t>
               </w:r>
@@ -4022,463 +4022,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sida et gestion de la santé des travailleurs dans une plantation au Sud-Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre pouvoir des malades et implication des chercheurs : les nouvelles dimensions politiques de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal du SIDA. Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 138, pp.29-34</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, (4,), pp. 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442676v1</w:t>
+                <w:t xml:space="preserve">hal-01513225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre pouvoir des malades et implication des chercheurs : les nouvelles dimensions politiques de la santé publique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sida et gestion de la santé des travailleurs dans une plantation au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 9, (4,), pp. 5-8</w:t>
+              <w:t xml:space="preserve">Le Journal du SIDA. Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 138, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513225v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosocial aspects of menopause</w:t>
+                <w:t xml:space="preserve">La Société d'Ecologie Humaine : douze ans de réflexion et de valorisation autour de l'Ecologie Humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social biology and human affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 65.1, pp.1-7</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 8 (2), pp.74-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442665v1</w:t>
+                <w:t xml:space="preserve">hal-01448922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Société d'Ecologie Humaine : douze ans de réflexion et de valorisation autour de l'Ecologie Humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE PASSAGE : PRE-ADOLESCENCE ET SEXUALITE AU SUD CAMEROUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brun</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, vol. 8 (2), pp.74-76</w:t>
+              <w:t xml:space="preserve">Psy-cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, avril/septembre. (20/21), pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448922v1</w:t>
+                <w:t xml:space="preserve">hal-01442671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PASSAGE : PRE-ADOLESCENCE ET SEXUALITE AU SUD CAMEROUN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosocial aspects of menopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psy-cause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, avril/septembre. (20/21), pp.90-95</w:t>
+              <w:t xml:space="preserve">Social biology and human affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65.1, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442671v1</w:t>
+                <w:t xml:space="preserve">hal-01442665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of non-institutional caregivers of patients infected by the aids virus</w:t>
               </w:r>
@@ -4709,709 +4709,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire de la santé et de la maladie : les itinéraires de soins des personnes atteintes par le VIH</w:t>
+                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, ., 327, pp.XXIV-XXV</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442645v1</w:t>
+                <w:t xml:space="preserve">hal-01447710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447710v1</w:t>
+                <w:t xml:space="preserve">hal-01976527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hôpital de jour : nouvel espace du quotidien pour les patients infectés par le V.I.H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 1997, Ville et santé, 32, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976527v1</w:t>
+                <w:t xml:space="preserve">hal-01442637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôpital de jour : nouvel espace du quotidien pour les patients infectés par le V.I.H.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Ville et santé, 32, pp.35-41</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442637v1</w:t>
+                <w:t xml:space="preserve">hal-01448877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Loriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
+              <w:t xml:space="preserve">Avis de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448877v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avis de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442654v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">La qualité de vie c'est la relation à l'autre - entretien avec le Dr. Jean Marie LAPIANA – La Maison (Gardanne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448873v1</w:t>
+                <w:t xml:space="preserve">hal-01448894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie c'est la relation à l'autre - entretien avec le Dr. Jean Marie LAPIANA – La Maison (Gardanne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le territoire de la santé et de la maladie : les itinéraires de soins des personnes atteintes par le VIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.113-116</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, ., 327, pp.XXIV-XXV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448894v1</w:t>
+                <w:t xml:space="preserve">hal-01442645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la santé à la bonne santé, analyse à deux voix d'un micro-trottoir</w:t>
               </w:r>
@@ -5624,165 +5624,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôles, de l'impact du Sida sur les rapports soignants soignés</w:t>
+                <w:t xml:space="preserve">Des pratiques générales de sélection au &amp;quot;délit de sale gueule&amp;quot;, les frontières de la discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, Sida et société, 25, pp.91-102</w:t>
+              <w:t xml:space="preserve">, 1993, Sida et société, 25 (Sida et société), pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442526v1</w:t>
+                <w:t xml:space="preserve">hal-01442498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques générales de sélection au &amp;quot;délit de sale gueule&amp;quot;, les frontières de la discrimination</w:t>
+                <w:t xml:space="preserve">Jeu de rôles, de l'impact du Sida sur les rapports soignants soignés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, Sida et société, 25 (Sida et société), pp.67-77</w:t>
+              <w:t xml:space="preserve">, 1993, Sida et société, 25, pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442498v1</w:t>
+                <w:t xml:space="preserve">hal-01442526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recours alternatifs du Sida</w:t>
               </w:r>
@@ -5939,260 +5939,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evènements, entourage et conduite de dépistage : enquête dans les centres de dépistage anonyme et gratuit du SIDA à Marseille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Perception de la Séropositivité, regard anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, VIII (1), pp.61-67</w:t>
+              <w:t xml:space="preserve">VIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, numéro thématique « Spécial Médecin », p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442227v1</w:t>
+                <w:t xml:space="preserve">hal-01442079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la Séropositivité, regard anthropologique</w:t>
+                <w:t xml:space="preserve">Bref propos sur une dimension anthropologique méconnue des réseaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, numéro thématique « Spécial Médecin », p. 12</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, "Alternatives santé : atouts et perspectives", pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442079v1</w:t>
+                <w:t xml:space="preserve">hal-01442277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref propos sur une dimension anthropologique méconnue des réseaux de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Licht</w:t>
+                <w:t xml:space="preserve">Evènements, entourage et conduite de dépistage : enquête dans les centres de dépistage anonyme et gratuit du SIDA à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, "Alternatives santé : atouts et perspectives", pp.70-73</w:t>
+              <w:t xml:space="preserve">Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, VIII (1), pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442277v1</w:t>
+                <w:t xml:space="preserve">hal-01442227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6593,51 +6593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel ROBERT et Hélène MELIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HABITER le LITTORAL enjeux contemporains </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327-342, PUP PUAM, 2016, 979-10-320-0084-7</w:t>
@@ -6791,77 +6791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fouillis végétal à l'espace gazonné : structure et typologie des jardins réunionnais de la Ravine des Cabris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6916,64 +6916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya, a water-borne disease: how have the inhabitants of the Island of Reunion handled the crisis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7758,324 +7758,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mbarga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GUERCI A., CONSIGLIERE S. (ss.d). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living and curing old age in the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, pp.282-289, 2002</w:t>
+              <w:t xml:space="preserve">, 4, Erga pp.356-369, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448126v1</w:t>
+                <w:t xml:space="preserve">hal-01448102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ménopause, processus biologique et enjeux culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ch Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GUERCI A., CONSIGLIERE S. (ss.d). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living and curing old age in the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Editions Erga, pp.278-281, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mbarga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GUERCI A., CONSIGLIERE S. (ss.d). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living and curing old age in the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Erga pp.356-369, 2002</w:t>
+              <w:t xml:space="preserve">, 4, pp.282-289, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448102v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
               </w:r>
@@ -8249,453 +8249,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie</w:t>
+                <w:t xml:space="preserve">Quel avenir pour les peuples des forêts tropicales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
+              <w:t xml:space="preserve">L'homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de Bergier, pp.9-14, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497626v1</w:t>
+                <w:t xml:space="preserve">hal-01516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les peuples des forêts tropicales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. (eds). </w:t>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la forêt tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de Bergier, pp.9-14, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition de Bergier; Société d'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516580v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud-Cameroun dans le contexte d’épidémie de Sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">, De Bergier, pp.689-707, 2000, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516578v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud-Cameroun dans le contexte d’épidémie de Sida</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
+                <w:t xml:space="preserve">Démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Angoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bonnemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Bergier, pp.689-707, 2000, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497895v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours alternatifs et pratiques alimentaires : l’exemple du Sida</w:t>
               </w:r>
@@ -8748,479 +8748,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
+              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448904v1</w:t>
+                <w:t xml:space="preserve">hal-01516658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Champaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+              <w:t xml:space="preserve">Villes du Sud et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier; Société d'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516658v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Fozzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et Environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
+              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290275v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'Homme sur le milieu : quelle gestion pour quelle nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,247 +9684,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l’expertise en temps de crise à partir de l’exemple des avis du Haut Conseil de la Santé Publique dans la gestion du Covid 19</w:t>
+                <w:t xml:space="preserve">Enjeux et limites de l’expertise pendant l’épidémie de covid 19 : l’exemple des avis du Haut Conseil de la Santé Publique sur l’utilisation du masque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise, épidémies et santé - Atelier AMADES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Le masque sanitaire à l’épreuve de la Covid 19. Regard croisés en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Nov 2023, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309011v1</w:t>
+                <w:t xml:space="preserve">hal-04309169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites de l’expertise pendant l’épidémie de covid 19 : l’exemple des avis du Haut Conseil de la Santé Publique sur l’utilisation du masque</w:t>
+                <w:t xml:space="preserve">Participation de la communauté à une collaboration multisectorielle contre le paludisme : Savoirs, représentations et comportements des populations face à un risque permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le masque sanitaire à l’épreuve de la Covid 19. Regard croisés en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERiiCO - Université de Lille, Nov 2023, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">TDR Training Workshop on multisectoral approaches to the prevention and control of vector-borne diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OMS, Sep 2023, Saly - Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309169v1</w:t>
+                <w:t xml:space="preserve">hal-04241729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de la communauté à une collaboration multisectorielle contre le paludisme : Savoirs, représentations et comportements des populations face à un risque permanent</w:t>
+                <w:t xml:space="preserve">Réflexions sur l’expertise en temps de crise à partir de l’exemple des avis du Haut Conseil de la Santé Publique dans la gestion du Covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDR Training Workshop on multisectoral approaches to the prevention and control of vector-borne diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OMS, Sep 2023, Saly - Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Crise, épidémies et santé - Atelier AMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241729v1</w:t>
+                <w:t xml:space="preserve">hal-04309011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus en territoire : entre perceptions et mesures.</w:t>
               </w:r>
@@ -10284,446 +10284,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015733v1</w:t>
+                <w:t xml:space="preserve">hal-01295176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ecologie Humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> « L’écologie humaine en voyage » XXVèmes Journées scientifiques de la SEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d'un projet de recherche sur les connaissances et les attitudes des populations relatives à l'impact des activités industrielles sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bouchayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire restitution ECCOREV/OHM Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la nuisance au risque sanitaire, quel rôle pour les professionnels de santé dans la prise en charge des maladies transmissibles vectorielles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée étude du CNEV Sciences humaines et sociales et lutte antivectorielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEV ; Institut Pasteur, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295176v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et les attitudes des populations concernées relatives à l’impact des activités industrielles du bassin minier de Provence sur l’environnement et la santé</w:t>
               </w:r>
@@ -10748,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bouchayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10828,1667 +10789,1706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nuisance au risque sanitaire, quel rôle pour les professionnels de santé dans la prise en charge des maladies transmissibles vectorielles,</w:t>
+                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée étude du CNEV Sciences humaines et sociales et lutte antivectorielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEV ; Institut Pasteur, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294410v1</w:t>
+                <w:t xml:space="preserve">hal-01295202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295202v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMMI, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295085v1</w:t>
+                <w:t xml:space="preserve">hal-01295107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
+                <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120302006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295107v1</w:t>
+                <w:t xml:space="preserve">hal-01292899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEV, Oct 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20120302006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292899v1</w:t>
+                <w:t xml:space="preserve">hal-01295225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les recherches en Ecologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEV, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’Ecologie Humaine carrefour des disciplines : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295225v1</w:t>
+                <w:t xml:space="preserve">hal-01295711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches en Ecologie humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ecologie Humaine carrefour des disciplines : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295711v1</w:t>
+                <w:t xml:space="preserve">hal-01295085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015766v1</w:t>
+                <w:t xml:space="preserve">hal-01015737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions et gestion du risque palustre au Cameroun : entre fatalité et action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Risques en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHA, Apr 2011, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015737v1</w:t>
+                <w:t xml:space="preserve">hal-01295768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et gestion du risque palustre au Cameroun : entre fatalité et action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHA, Apr 2011, Pessac, France</w:t>
+              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295768v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ECOLOGIE HUMAINE Historique et état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Joly Assako Assako</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées du CHR - Du passé, tirons les leçons pour l’avenir…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHR Saint Denis de la Réunion, Apr 2009, Saint Denis, Ile de la Réunion, France</w:t>
+              <w:t xml:space="preserve">L’INTERFACE ENVIRONNEMENT-SANTÉ DANS LA VILLE AFRICAINE À L’AUBE DU 21ÈME SIÈCLE : ENJEUX ET PERSPECTIVES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEHA ; GREVA ; Ecole Normale Supérieure de Yaoundé, Dec 2009, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294323v1</w:t>
+                <w:t xml:space="preserve">hal-01295815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ECOLOGIE HUMAINE Historique et état de l'art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fenetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’INTERFACE ENVIRONNEMENT-SANTÉ DANS LA VILLE AFRICAINE À L’AUBE DU 21ÈME SIÈCLE : ENJEUX ET PERSPECTIVES </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEHA ; GREVA ; Ecole Normale Supérieure de Yaoundé, Dec 2009, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Les soirées du CHR - Du passé, tirons les leçons pour l’avenir…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHR Saint Denis de la Réunion, Apr 2009, Saint Denis, Ile de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295815v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CHIKUNGUNYA A LA RAVINE DES CABRIS (COMMUNE DE SAINT-PIERRE, ILE DE LA REUNION) : Résultats de l'enquête sur le Chikungunya et les maladies transmissibles vectorielles réalisée auprès de la population, 18 mois après l'épidémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des conditions socioéconomiques sur la perception et la gestion du paludisme à la plantation HEVECAM (Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Ville-Santé /St. Pierre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Saint Pierre - Ile de la réunion, Apr 2009, Saint Pierre, Ile de la réunion, France</w:t>
+              <w:t xml:space="preserve">« L’interface environnement-santé dans la ville africaine à l’aube du 21ème siècle : enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEHA ; GREVA ; Ecole Normale Supérieure de Yaoundé, Dec 2009, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292913v1</w:t>
+                <w:t xml:space="preserve">hal-01295829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions socioéconomiques sur la perception et la gestion du paludisme à la plantation HEVECAM (Cameroun)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LE CHIKUNGUNYA A LA RAVINE DES CABRIS (COMMUNE DE SAINT-PIERRE, ILE DE LA REUNION) : Résultats de l'enquête sur le Chikungunya et les maladies transmissibles vectorielles réalisée auprès de la population, 18 mois après l'épidémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard-Alex Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’interface environnement-santé dans la ville africaine à l’aube du 21ème siècle : enjeux et perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEHA ; GREVA ; Ecole Normale Supérieure de Yaoundé, Dec 2009, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Atelier Ville-Santé /St. Pierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Saint Pierre - Ile de la réunion, Apr 2009, Saint Pierre, Ile de la réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295829v1</w:t>
+                <w:t xml:space="preserve">hal-01292913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Fenetrier</w:t>
+                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446132v1</w:t>
+                <w:t xml:space="preserve">halshs-00350759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fenetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350759v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12707,51 +12707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une approche interdisciplinaire pour étudier le paludisme et les maladies à transmission vectorielle au Cameroun dans un contexte de mousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Joly Assako Assako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12802,51 +12802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Interdisciplinarité dans les recherches Santé/Environnement au Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12923,51 +12923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial Artemisin-based Combination Treatments (ACTs) : current status in West and Central Africa with respect to access and monitoring drug use and effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manirakiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13154,247 +13154,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Langewiesche</w:t>
+                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
+              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296410v1</w:t>
+                <w:t xml:space="preserve">hal-01296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langewiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296393v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du processus de prise en charge du paludisme lors des consultations prénatales dans une plantation du Sud Cameroun</w:t>
               </w:r>
@@ -13531,51 +13531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13607,489 +13607,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
+                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446158v1</w:t>
+                <w:t xml:space="preserve">hal-01446188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
+                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446188v1</w:t>
+                <w:t xml:space="preserve">hal-01446158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
+              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446240v1</w:t>
+                <w:t xml:space="preserve">hal-01442778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
+              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442778v1</w:t>
+                <w:t xml:space="preserve">hal-01446240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
+                <w:t xml:space="preserve">Du biologique au culturel, introduction à l’atelier Ménopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447097v1</w:t>
+                <w:t xml:space="preserve">hal-01447102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de vie et conditions de travail dans une grande plantation du Sud Cameroun</w:t>
               </w:r>
@@ -14164,260 +14125,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du biologique au culturel, introduction à l’atelier Ménopause</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mbarga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447102v1</w:t>
+                <w:t xml:space="preserve">hal-01447078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité sexuelle et qualité de vie des femmes ménopausées au Sud-Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mbarga</w:t>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447078v1</w:t>
+                <w:t xml:space="preserve">hal-01447097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge à la ménopause naturelle et ses déterminants dans une population française (cohorte Gazel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Transitions et populations humaines : biologie, culture, environnement. 1826ème réunion scientifique de la Société d’Anthropologie de Paris,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14656,312 +14656,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des migrations temporaires dans la dynamique d’une population forestière du Sud-Cameroun</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des Etats généraux de la santé au pouvoir des malades,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société d’Anthropologie de Paris,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">VIème Congrès de l'Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Sep 1999, Rennes,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447210v1</w:t>
+                <w:t xml:space="preserve">hal-01447146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Etats généraux de la santé au pouvoir des malades,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des migrations temporaires dans la dynamique d’une population forestière du Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Congrès de l'Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique, Sep 1999, Rennes,, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société d’Anthropologie de Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447146v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recours alternatifs et pratiques alimentaires : l'exemple du Sida</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence Internationale d'Anthropologie et d'Histoire de la santé et de la maladie, "Antropologia, Alimentazione e salute"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">Xèmes Journées de la Société d'Ecologie Humaine « L’homme et la forêt tropicale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Nov 1998, Marseille - Saint Charles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445904v1</w:t>
+                <w:t xml:space="preserve">hal-01447223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de qualité de vie dans les sciences sociales</w:t>
               </w:r>
@@ -15023,631 +15010,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des préservatifs et gestion de la sexualité dans une population forestière du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recours alternatifs et pratiques alimentaires : l'exemple du Sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Journées de la Société d'Ecologie Humaine « L’homme et la forêt tropicale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Nov 1998, Marseille - Saint Charles, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence Internationale d'Anthropologie et d'Histoire de la santé et de la maladie, "Antropologia, Alimentazione e salute"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447223v1</w:t>
+                <w:t xml:space="preserve">hal-01445904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie : un concept au croisement du biologique et du social</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Famille, qualité de vie et sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'IFRAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRAS ; PREVENIR, Dec 1997, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque "Sida, nouveaux traitements, histoires en mouvement", Musée des A.T.P. et CRIPS Ile de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.T.P. et CRIPS Ile de France, Oct 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295146v1</w:t>
+                <w:t xml:space="preserve">hal-01445889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille, qualité de vie et sida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de vie : un concept au croisement du biologique et du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Sida, nouveaux traitements, histoires en mouvement", Musée des A.T.P. et CRIPS Ile de France </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.T.P. et CRIPS Ile de France, Oct 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'IFRAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRAS ; PREVENIR, Dec 1997, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445889v1</w:t>
+                <w:t xml:space="preserve">hal-01295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sida et corps malade : les limites d'une représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
+              <w:t xml:space="preserve"> Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445872v1</w:t>
+                <w:t xml:space="preserve">hal-01445851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sida et corps malade : les limites d'une représentation</w:t>
+                <w:t xml:space="preserve">Iconographie et politique : la santé et la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Congrès National AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique &amp; Science-Po Aix-en-Provence, Apr 1996, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445851v1</w:t>
+                <w:t xml:space="preserve">hal-01445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie et politique : la santé et la maladie</w:t>
+                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique &amp; Science-Po Aix-en-Provence, Apr 1996, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445844v1</w:t>
+                <w:t xml:space="preserve">hal-01445857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
+                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445857v1</w:t>
+                <w:t xml:space="preserve">hal-01445880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445880v1</w:t>
+                <w:t xml:space="preserve">hal-01445872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soin au temps du sida, Etude anthropologique en France dans un service de soin spécialisé</w:t>
               </w:r>
@@ -16515,51 +16515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16627,77 +16627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Actualités du Pharo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marseille, Palais du Pharo, France. pp.Poster CA.A.09, 2009</w:t>
@@ -16972,51 +16972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche géo-anthropologique de prévention du paludisme : le point sur une expérimentation en cours à Hévécam et à Kribi (Cameroun).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Joly Assako Assako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meva’a Abomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17087,63 +17087,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
+                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile C Ossanga</w:t>
+                <w:t xml:space="preserve">Cecile Bonono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17153,69 +17153,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503338v1</w:t>
+                <w:t xml:space="preserve">hal-01503329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
               </w:r>
@@ -17320,63 +17320,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
+                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Bonono</w:t>
+                <w:t xml:space="preserve">Odile C Ossanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17386,69 +17386,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503329v1</w:t>
+                <w:t xml:space="preserve">hal-01503338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion de la moustiquaire dans le système des objets au sein de l’habitation : approche anthropologique</w:t>
               </w:r>
@@ -17994,90 +17994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la conduite à tenir pour les cas confirmés d’infection à Monkeypox virus (MPXV) à risque de forme grave et pour les personnes contacts à risque d’infection par MPXV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Billaud,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18224,617 +18224,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à la prise en charge du corps d’un patient cas probable ou confirmé COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">AVIS relatif aux conditions sanitaires pour les regroupements familiaux et/ou amicaux à l’occasion des fêtes de fin d’année dans le contexte de la crise sanitaire du Covid-19 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 9 p</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126274v1</w:t>
+                <w:t xml:space="preserve">hal-03088068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux conditions sanitaires pour les regroupements familiaux et/ou amicaux à l’occasion des fêtes de fin d’année dans le contexte de la crise sanitaire du Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Mansour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088068v1</w:t>
+                <w:t xml:space="preserve">hal-03125947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge du corps d’une personne décédée et infectée par le coronavirus SARS-CoV-2 : actualisation des recommandations. Avis du HCSP 30 novembre 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, 31 p</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126289v1</w:t>
+                <w:t xml:space="preserve">hal-02968701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prise en charge du corps d’une personne décédée et infectée par le coronavirus SARS-CoV-2 : actualisation des recommandations. Avis du HCSP 30 novembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Debost</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02968701v1</w:t>
+                <w:t xml:space="preserve">hal-03126289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis relatif à la prise en charge du corps d’un patient cas probable ou confirmé COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125947v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18846,707 +18846,707 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif au port des appareils de protection respiratoire de type FFP2 par les professionnels de santé dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
+                <w:t xml:space="preserve">Enquête sur les Pratiques et les Logiques d'Action en matière de Lutte Anti Vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pecaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Haut conseil santé publique. 2022</w:t>
+              <w:t xml:space="preserve">Laboratoire de Psychologie des Pays de la Loire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552995v1</w:t>
+                <w:t xml:space="preserve">hal-04022218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les Pratiques et les Logiques d'Action en matière de Lutte Anti Vectorielle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis relatif au port des appareils de protection respiratoire de type FFP2 par les professionnels de santé dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haut conseil santé publique. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Simard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04022218v1</w:t>
+                <w:t xml:space="preserve">hal-03552995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis relatif à l'adaptation des conduites à tenir et des recommandations pour les personnes ayant bénéficié d'un schéma vaccinal complet contre le Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fouque</w:t>
+                <w:t xml:space="preserve">Sophie Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
+                <w:t xml:space="preserve">Élisabeth Nicand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la santé publique. 2021, 256 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de santé publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512310v1</w:t>
+                <w:t xml:space="preserve">hal-03207658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à l'adaptation des conduites à tenir et des recommandations pour les personnes ayant bénéficié d'un schéma vaccinal complet contre le Covid-19</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de santé publique. 2021</w:t>
+              <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03207658v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
+                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la santé publique. 2021, 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03314533v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19568,103 +19568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Haut conseil santé publique. 2020, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19690,77 +19690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à l’actualisation des recommandations sanitaires concernant le port du masque dans les structures d’accueil des enfants âgés de 0 à 3 ans (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19821,90 +19821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19939,90 +19939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20038,345 +20038,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t>
+                <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884701v1</w:t>
+                <w:t xml:space="preserve">hal-02880447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t>
+                <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880447v1</w:t>
+                <w:t xml:space="preserve">hal-02884701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS complémentaire à l’avis du 09 septembre 2020 sur les stratégies de prévention de la diffusion du virus SARS-CoV-2 en Établissement d'Accueil du Jeune Enfant (EAJE) et en milieu scolaire (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20398,103 +20398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif statistique de surveillance et de recherche sur la santé de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gindt-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HAUT CONSEIL DE LA SANTE PUBLIQUE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20533,64 +20533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des dangers et définition des risques sanitaires dus à l’installation d’Aedes Albopictus dans les territoires métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21474,51 +21474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B21A7EAE"/>
+    <w:nsid w:val="7E8421A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21622,51 +21622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EB6520A8"/>
+    <w:nsid w:val="95D59861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21856,51 +21856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-vernazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078245052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vernazza.nicole@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societedecologiehumaine.org/ouvrages-publies-par-la-seh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bayeux-Dunglas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Bary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresniak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A&#239;ach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boiron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/11789-sante-et-territoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mbarga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis San Marco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Phalkey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gausseres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447102v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447078v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445904v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447223v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445851v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443029v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443030v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443028v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443025v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bagnoa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Moulin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mesenge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mballa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Henry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Billaud," TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088068v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942559v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135427v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448402v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollin Paul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448325v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448352v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448392v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448398v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448143v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-vernazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078245052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vernazza.nicole@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societedecologiehumaine.org/ouvrages-publies-par-la-seh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bayeux-Dunglas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Bary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Micallef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Simeoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresniak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A&#239;ach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Boiron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/11789-sante-et-territoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mbarga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis San Marco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241729v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295711v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Phalkey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gausseres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447078v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447146v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447223v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445904v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445889v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445844v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443029v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443030v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443028v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443025v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443019v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bagnoa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Moulin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mesenge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mballa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Henry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Billaud," TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088068v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126289v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007777v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942559v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135427v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448402v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollin Paul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448325v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448352v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448392v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448398v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448143v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>