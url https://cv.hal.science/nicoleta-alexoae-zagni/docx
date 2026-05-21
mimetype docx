--- v0 (2026-03-17)
+++ v1 (2026-05-21)
@@ -2090,165 +2090,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Interview with Maxine Hong Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.97-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning to Love America… Shirley Geok-lin Lim’s Sister Swing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Studies Quarterly (WSQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (3-4), pp.260-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04013536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2329,165 +2329,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Looking for a promised chapter”: Multiple Crossings in C. Pam Zhang’s How Much of These Hills is Gold”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MELUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Butler University, Apr 2023, Indianapolis (IN), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“What makes a home a home?”: Claiming Visibility and Space through Narrative in C. Pam Zhang’s How Much of These Hills is Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAMLA (South Atlantic Modern Association), Nov 2023, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576086v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04576079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Shawna Yang Ryan’s Green Island: Narrating History “Beyond the Limit of Borders” »</w:t>
               </w:r>
@@ -2950,165 +2950,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A nation that does not remember”: alternative temporalities and spatialities in Yan Geling’s storytelling »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uses and Abuses of Storytelling: Theorizing the Intersections of Narrative, Memory and Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reaching One’s “Supapawa” in Ruth Ozeki’s A Tale for the Time Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’autres vies que la sienne / soi comme autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le laboratoire EMMA, Université Paul Valéry Montpellier, Oct 2015, Montpellier, France. pp.142-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009948v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04009873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Ozeki: Conversation with Herself as Conversation with History</w:t>
               </w:r>
@@ -3902,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05201074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Haffen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouzonviller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Reviron-Pi&#233;gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ludwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.169.0112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2017.1357418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mok" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05201074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Haffen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouzonviller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Reviron-Pi&#233;gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ludwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.169.0112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2017.1357418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mok" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>