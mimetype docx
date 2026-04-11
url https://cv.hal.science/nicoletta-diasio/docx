--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1146,186 +1146,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habillée de temps&amp;quot;. La femme à l'âge critique dans le discours médical au tournant du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinel, V;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminin/masculin. Approches anthropologiques des catégories et des pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portique, pp.101-129, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fun Food from Ritual to Performance : an Anthropological and Communicational Analysis of Kinder Sorpresa commercials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Iulio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ekström;B. Tufte;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children, Media and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nordicom, The International Clearinghouse on Children Youth and Media/UNESCO, pp.XXX, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197669v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'petitesse salvatrice'. Les enfants, le sucre, les morts dans la tradition catholique du Mezzogiorno italien</w:t>
               </w:r>
@@ -1952,356 +1952,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sull’adeguatezza. Stati corporei e categorie d’età</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14672/ada2022194237-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Children and Adolescents Faced with Chronic Illness: The Case of Type 1 Diabetes. Technical Knowledge, Sensory Intelligence and Family Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 145 (4), pp.175-182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.145.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpsf.145.0175⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04197232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sull’adeguatezza. Stati corporei e categorie d’età</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants qui circulent. Relations électives, relations contraintes au fil de quatre générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14672/ada2022194237-52⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (2), pp.21-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1093985ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre l’objet à bras le corps. Usages de la culture matérielle dans la recherche avec et auprès des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43, https://www.ethnographiques.org/2022/Diasio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174636v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04174629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer</w:t>
               </w:r>
@@ -2359,2733 +2359,2733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05254530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Embodied kin and relational personhood. The making of family resemblances in Italy and Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.853-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1423/103729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.129-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel, Nicoletta Diasio, Lydie Bichet, « Enfants et adolescents face à la maladie chronique. Savoirs techniques, intelligence sensible et soutien familial », Revue des Politiques Sociales et Familiales, n° 138, p. 89-97.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (138 |), pp.89 à 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03562301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...99 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.129-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...74 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures sur le thème : &amp;quot;À propos de Pier Giorgio Solinas Ancestry. Parentele elettroniche e lignaggi genetici Firenze, EditPress, 2015, 305 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une biopolitique à bas bruit. Temps, normes de croissance et intensification du corps masculin à l’aube du 20ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-1, pp.45-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.3165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions à l’adolescence et diabète de type 1 : une approche socio-anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.419-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30114-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic illness and the ideology of the individual : towards a critique of the concept of agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salute e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XVIII (3), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SES2019-003004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Raphaël, Les Juifs d’Alsace et de Lorraine de 1870 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garder le cap : corps, masculinité et pratiques alimentaires à l'âge critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulca Fidolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance : une esthétique de l’action et de la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carpigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62, pp.149-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 59, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Lydie Bichet</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des sciences sociales pluralistes et plurielles. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30114-2⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.1121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vulca Fidolini</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embodying illness and managing uncertainty in type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscellanea Anthropologica et Sociologica (Index Copernicus)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.50-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puberté : la fabrique des regards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Socio-Anthropologie de l’Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Domesticating Instability and Learning New Body Care: An Ethnographic Analysis of Cleanness Practices on the Threshold of Adolescence (France and Italy)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clean/unclean bodies: childhood, parenthood, society, 9 (3), pp.122-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">生の儀礼」『上智ヨーロッパ研究』第9号 (« Rites de mort, rites de naissance dans les maternités françaises contemporaines »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上智ヨーロッパ研究 = Sophia journal of European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.143-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Penser le corps qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Vol. 45 (4), pp.597-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La performance : une esthétique de l’action et de la transformation</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Odors and Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Carpigo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Angell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154/4, pp.665-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle de bain : reconfiguration des rapports aux autres et à soi à l’aube de l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 37 (1), pp.39-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.037.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des odeurs et des âges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 45 (4), pp.665-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the construction of ages; exit of childhood and plural temporalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.18-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revss.1109⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 51, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.3352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour des sciences sociales pluralistes et plurielles. Éditorial</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation, corps et transmission familiale à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur heuristique des corps enfantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 11 (1), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.011.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembrance as Embodiment in Contemporary Polish Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polish Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (3), pp.389-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillage des temps et gouvernement des corps dans la construction des rapports d'âge et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire corps, ou comment faire du collectif en singularisant. L'exemple des ressemblances familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.323-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjeuner en ville : mobilités urbaines et techniques du corps adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au grand air. L'écriture photographique de Claude Lévi-Strauss, contrepoint visuel du structuralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sangue della storia. Racconti di famiglia nella Varsavia post-comunista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ricerca folklorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de Don Giovanni. L’entrée en scène du libertin chez Mozart et Stravinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/018331ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, genre, nation dans les récits de famille à Varsovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.6-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 37, pp.58-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...1269 lines deleted...]
-                <w:t xml:space="preserve">La fin de Don Giovanni. L’entrée en scène du libertin chez Mozart et Stravinsky</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fleurs et des pierres. Mémoires et morts dans l'espace public en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (2), pp.32-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/018331ar⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.69-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/016639ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l’espèce : le débat italien sur la procréation médicalement assistée</w:t>
+                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l'espèce. Le débat italien sur la procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (1), pp.45-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15 (n° 1), pp.45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l'espèce. Le débat italien sur la procréation médicalement assistée</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l’espèce : le débat italien sur la procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (n° 1), pp.45-53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1056083ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197894v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyance et thérapies médicamenteuses</w:t>
               </w:r>
@@ -6062,177 +6062,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174755v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03508819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et préadolescences</w:t>
               </w:r>
@@ -8089,51 +8089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wal.autonomia.org/bibliographie/inclure-dans-et-hors-l-ecole-accessibilite-accompagnement-et-alterites" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9789811575815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Iulio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1084707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.145.0175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2022194237-52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093985ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/103729" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.037.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3352" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7N356CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018331ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016639ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056083ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tenoudji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Raphael" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintemeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wieland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0552" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2982" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wal.autonomia.org/bibliographie/inclure-dans-et-hors-l-ecole-accessibilite-accompagnement-et-alterites" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9789811575815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Iulio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1084707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2022194237-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.145.0175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093985ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/103729" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.037.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3352" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7N356CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018331ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016639ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056083ar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tenoudji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Raphael" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintemeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wieland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0552" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2982" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>