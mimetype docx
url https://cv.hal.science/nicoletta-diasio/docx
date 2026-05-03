--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1146,186 +1146,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fun Food from Ritual to Performance : an Anthropological and Communicational Analysis of Kinder Sorpresa commercials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Ekström;B. Tufte;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children, Media and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nordicom, The International Clearinghouse on Children Youth and Media/UNESCO, pp.XXX, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habillée de temps&amp;quot;. La femme à l'âge critique dans le discours médical au tournant du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinel, V;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminin/masculin. Approches anthropologiques des catégories et des pratiques médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Portique, pp.101-129, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197667v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'petitesse salvatrice'. Les enfants, le sucre, les morts dans la tradition catholique du Mezzogiorno italien</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2281,321 +2281,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer</w:t>
+                <w:t xml:space="preserve">Embodied kin and relational personhood. The making of family resemblances in Italy and Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.853-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1423/103729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.29-30. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.129-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Embodied kin and relational personhood. The making of family resemblances in Italy and Poland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel, Nicoletta Diasio, Lydie Bichet, « Enfants et adolescents face à la maladie chronique. Savoirs techniques, intelligence sensible et soutien familial », Revue des Politiques Sociales et Familiales, n° 138, p. 89-97.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (138 |), pp.89 à 97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1423/103729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174680v1</w:t>
+                <w:t xml:space="preserve">halshs-03562301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps</w:t>
+                <w:t xml:space="preserve">Comparer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.129-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.29-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323571v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-03562301v1</w:t>
+                <w:t xml:space="preserve">hal-05254530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
               </w:r>
@@ -2791,121 +2791,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronic illness and the ideology of the individual : towards a critique of the concept of agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salute e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XVIII (3), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SES2019-003004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Raphaël, Les Juifs d’Alsace et de Lorraine de 1870 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garder le cap : corps, masculinité et pratiques alimentaires à l'âge critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulca Fidolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une biopolitique à bas bruit. Temps, normes de croissance et intensification du corps masculin à l’aube du 20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50-1, pp.45-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rsa.3165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions à l’adolescence et diabète de type 1 : une approche socio-anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2924,2451 +3166,2131 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (5), pp.419-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30114-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03455870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...97 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance : une esthétique de l’action et de la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carpigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62, pp.149-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 59, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Vulca Fidolini</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des sciences sociales pluralistes et plurielles. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.1121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puberté : la fabrique des regards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Socio-Anthropologie de l’Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Domesticating Instability and Learning New Body Care: An Ethnographic Analysis of Cleanness Practices on the Threshold of Adolescence (France and Italy)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clean/unclean bodies: childhood, parenthood, society, 9 (3), pp.122-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">生の儀礼」『上智ヨーロッパ研究』第9号 (« Rites de mort, rites de naissance dans les maternités françaises contemporaines »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上智ヨーロッパ研究 = Sophia journal of European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.143-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embodying illness and managing uncertainty in type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscellanea Anthropologica et Sociologica (Index Copernicus)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.50-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Penser le corps qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Vol. 45 (4), pp.597-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La performance : une esthétique de l’action et de la transformation</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Odors and Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Carpigo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Angell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154/4, pp.665-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle de bain : reconfiguration des rapports aux autres et à soi à l’aube de l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 37 (1), pp.39-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.037.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation, corps et transmission familiale à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the construction of ages; exit of childhood and plural temporalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.18-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revss.1109⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 51, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.3352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour des sciences sociales pluralistes et plurielles. Éditorial</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembrance as Embodiment in Contemporary Polish Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polish Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (3), pp.389-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur heuristique des corps enfantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 11 (1), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.011.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillage des temps et gouvernement des corps dans la construction des rapports d'âge et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire corps, ou comment faire du collectif en singularisant. L'exemple des ressemblances familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.323-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au grand air. L'écriture photographique de Claude Lévi-Strauss, contrepoint visuel du structuralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjeuner en ville : mobilités urbaines et techniques du corps adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de Don Giovanni. L’entrée en scène du libertin chez Mozart et Stravinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/018331ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sangue della storia. Racconti di famiglia nella Varsavia post-comunista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ricerca folklorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, genre, nation dans les récits de famille à Varsovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.6-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 37, pp.58-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Embodying illness and managing uncertainty in type 1 Diabetes</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fleurs et des pierres. Mémoires et morts dans l'espace public en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miscellanea Anthropologica et Sociologica (Index Copernicus)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.69-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/016639ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Puberté : la fabrique des regards</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l’espèce : le débat italien sur la procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Socio-Anthropologie de l’Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin d'Histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1056083ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Domesticating Instability and Learning New Body Care: An Ethnographic Analysis of Cleanness Practices on the Threshold of Adolescence (France and Italy)”</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l'espèce. Le débat italien sur la procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clean/unclean bodies: childhood, parenthood, society, 9 (3), pp.122-155</w:t>
+              <w:t xml:space="preserve">Bulletin d'Histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (n° 1), pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">生の儀礼」『上智ヨーロッパ研究』第9号 (« Rites de mort, rites de naissance dans les maternités françaises contemporaines »)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyance et thérapies médicamenteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">上智ヨーロッパ研究 = Sophia journal of European studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.143-159</w:t>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.299-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Of Odors and Ages</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairer par la nuit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tenoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 51, pp.16-25. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 32, pp.8-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...1009 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...91 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Traders, missionaries and nurses’, and much more ». Early trajectories towards medical anthropology in The Netherlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medische Antropologie. Tijdschrift over Gezondheid en Cultuur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (2), pp.263-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communion, confusion, consommation: de la gourmandise et des morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Volkskunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 97 (2), pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5378,340 +5300,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties, imagined futures and regimes of temporality among women with Turner syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Laiacona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblages of Rare Diseases, Institute of Philosophy and Sociology, Polish Academy of Sciences, Warsaw, 10-11 mars 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre incertitude et confiance : grandir avec une affection chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-COS, Les rencontres santé-société Georges Canguilhem, Certitude et incertitude en santé. Réapprendre le risque ! Université de Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piccole signore. Trasformazioni del corpo, età della vita e invecchiamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Udine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Udine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice and actorness of children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur deux jours en vue de la soumission d’un projet international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjeuner en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5740,51 +5662,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Alimentations adolescentes, programme de recherche ANR ALIMADOS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Diasio, A. Hubert et V. Pardo Oct 2009, Paris, France. pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01336358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5794,1131 +5716,1131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans d’écriture en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">50 ans d’écriture en sciences sociales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, 2022, 9791034401192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.8374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropology of Family Food Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Julien; Nicoletta Diasio. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8076-0234-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revss.8374⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03242757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Steudler, sociologue de la santé, textes recueillis et commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hintemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2018, 979-10-344-0011-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-8076-0234-2</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">François Steudler, sociologue de la santé, textes recueillis et commentés</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hintemeyer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et préadolescences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2018, 979-10-344-0011-9</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, Le sens social, 978-2-7535-5391-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die sozio-kulturelle (De-)Konstruktion des Vergessens. Bruch und Kontinuität in den Gedächtnisrahmen um 1945 und 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wieland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aisthesis Verlag, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentations adolescentes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Cahiers de l'OCHA, 14, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Angeli, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
+              <w:t xml:space="preserve">Franco Angeli, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminin, masculin : anthropologie des catégories et des pratiques médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ténoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Vinel. Le Portique, pp.280, 2007, Les Cahiers du Portique, Jean-Paul Resweber</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, Le sens social, 978-2-7535-5391-0</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Palais de Dame Tartine. Regards européens sur la consommation enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Aisthesis Verlag, 2011</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrie Provvisorie. Roma, anni Novanta: corpo, città, frontiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Angeli, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Les Cahiers de l'OCHA, 14, 2009</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science impure. Anthropologie et médecine en France, Grande Bretagne, Italie, Pays Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...350 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6928,250 +6850,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de &amp;quot;Marie-Christine Pouchelle, Essais d’anthropologie hospitalière, Paris, Seli Arlsan, 2019, 177 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.552-553. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.223.0552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devant le miroir de la salle de bain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211767v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devant le miroir de la salle de bain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devant le miroir de la salle de bain » et en version anglaise « Before the Bathroom Mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7181,768 +7103,768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrets et Silences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.7123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation familiale et maladie. Circulation des savoirs, coordination et pratiques de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mathiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.048.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps politique de l'enfant : Dispositifs de recherche, dispositifs d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean/unclean bodies: childhood, parenthood, society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (3), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir. Pouvoirs et périls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45 (4), https://www.cairn.info/revue-ethnologie-francaise-2015-4.htm, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préadolescence existe-t-elle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.2982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tenoudji</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Palais de Dame Tartine. Regards européens sur la consommation enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">xxx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, pp.XXX, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tenoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">xxx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, pp.XXX, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00198041v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du programme PASMAC Passages d’âge et maladie chronique : les trajectoires de soins des 12-21 ans atteints de diabète de type 1 ou d’asthme, financement IRESP-INSERM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8089,51 +8011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wal.autonomia.org/bibliographie/inclure-dans-et-hors-l-ecole-accessibilite-accompagnement-et-alterites" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9789811575815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Iulio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1084707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2022194237-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.145.0175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093985ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/103729" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.037.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3352" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7N356CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018331ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016639ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056083ar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tenoudji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Raphael" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintemeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wieland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0552" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2982" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wal.autonomia.org/bibliographie/inclure-dans-et-hors-l-ecole-accessibilite-accompagnement-et-alterites" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9789811575815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Iulio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1084707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2022194237-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.145.0175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093985ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/103729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.037.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3352" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7N356CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018331ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016639ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056083ar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197897v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tenoudji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Raphael" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8374" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintemeyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wieland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7123" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>