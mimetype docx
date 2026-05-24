--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -268,169 +268,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stabiliser l’incertitude par la bonne distance : leçons de l’affection chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroCos, Certitudes et incertitudes en santé. Réapprendre le risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-112, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diabète de type 1 et transition vers l’âge adulte : un maillage complexe de temps et de normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Pinget; Arnaud Bubeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan Ethique et pratique médicale, pp.217-233, 2022, 978-2-14-028720-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174687v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04211749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maladie chronique : une loupe sur le passage d’âge</w:t>
               </w:r>
@@ -1146,186 +1146,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habillée de temps&amp;quot;. La femme à l'âge critique dans le discours médical au tournant du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinel, V;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminin/masculin. Approches anthropologiques des catégories et des pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portique, pp.101-129, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fun Food from Ritual to Performance : an Anthropological and Communicational Analysis of Kinder Sorpresa commercials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Iulio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ekström;B. Tufte;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children, Media and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nordicom, The International Clearinghouse on Children Youth and Media/UNESCO, pp.XXX, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197669v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'petitesse salvatrice'. Les enfants, le sucre, les morts dans la tradition catholique du Mezzogiorno italien</w:t>
               </w:r>
@@ -1952,3062 +1952,3062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Children and Adolescents Faced with Chronic Illness: The Case of Type 1 Diabetes. Technical Knowledge, Sensory Intelligence and Family Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (4), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.145.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sull’adeguatezza. Stati corporei e categorie d’età</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14672/ada2022194237-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Lydie Bichet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants qui circulent. Relations électives, relations contraintes au fil de quatre générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (2), pp.21-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1093985ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre l’objet à bras le corps. Usages de la culture matérielle dans la recherche avec et auprès des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, https://www.ethnographiques.org/2022/Diasio</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel, Nicoletta Diasio, Lydie Bichet, « Enfants et adolescents face à la maladie chronique. Savoirs techniques, intelligence sensible et soutien familial », Revue des Politiques Sociales et Familiales, n° 138, p. 89-97.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 145 (4), pp.175-182. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 1 (138 |), pp.89 à 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des enfants qui circulent. Relations électives, relations contraintes au fil de quatre générations</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03562301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.129-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied kin and relational personhood. The making of family resemblances in Italy and Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.853-877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1423/103729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Temps</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.129-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.29-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.29-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.211.0029⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...74 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures sur le thème : &amp;quot;À propos de Pier Giorgio Solinas Ancestry. Parentele elettroniche e lignaggi genetici Firenze, EditPress, 2015, 305 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic illness and the ideology of the individual : towards a critique of the concept of agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salute e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XVIII (3), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SES2019-003004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Raphaël, Les Juifs d’Alsace et de Lorraine de 1870 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garder le cap : corps, masculinité et pratiques alimentaires à l'âge critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulca Fidolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronic illness and the ideology of the individual : towards a critique of the concept of agency</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une biopolitique à bas bruit. Temps, normes de croissance et intensification du corps masculin à l’aube du 20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salute e società</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3280/SES2019-003004⟩</w:t>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-1, pp.45-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.3165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions à l’adolescence et diabète de type 1 : une approche socio-anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.419-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30114-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance : une esthétique de l’action et de la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carpigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62, pp.149-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 59, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Vulca Fidolini</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des sciences sociales pluralistes et plurielles. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.1121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puberté : la fabrique des regards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Socio-Anthropologie de l’Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Domesticating Instability and Learning New Body Care: An Ethnographic Analysis of Cleanness Practices on the Threshold of Adolescence (France and Italy)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clean/unclean bodies: childhood, parenthood, society, 9 (3), pp.122-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">生の儀礼」『上智ヨーロッパ研究』第9号 (« Rites de mort, rites de naissance dans les maternités françaises contemporaines »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上智ヨーロッパ研究 = Sophia journal of European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.143-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embodying illness and managing uncertainty in type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscellanea Anthropologica et Sociologica (Index Copernicus)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.50-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Penser le corps qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Vol. 45 (4), pp.597-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Odors and Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Angell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.3165⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154/4, pp.665-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transitions à l’adolescence et diabète de type 1 : une approche socio-anthropologique</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle de bain : reconfiguration des rapports aux autres et à soi à l’aube de l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Bichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30114-2⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 37 (1), pp.39-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.037.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Eva Carpigo</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation, corps et transmission familiale à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the construction of ages; exit of childhood and plural temporalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.18-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revss.1109⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 51, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.3352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour des sciences sociales pluralistes et plurielles. Éditorial</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembrance as Embodiment in Contemporary Polish Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polish Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (3), pp.389-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur heuristique des corps enfantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 11 (1), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.011.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillage des temps et gouvernement des corps dans la construction des rapports d'âge et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire corps, ou comment faire du collectif en singularisant. L'exemple des ressemblances familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.323-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au grand air. L'écriture photographique de Claude Lévi-Strauss, contrepoint visuel du structuralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjeuner en ville : mobilités urbaines et techniques du corps adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sangue della storia. Racconti di famiglia nella Varsavia post-comunista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ricerca folklorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de Don Giovanni. L’entrée en scène du libertin chez Mozart et Stravinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/018331ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, genre, nation dans les récits de famille à Varsovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.6-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 37, pp.58-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...1191 lines deleted...]
-                <w:t xml:space="preserve">La fin de Don Giovanni. L’entrée en scène du libertin chez Mozart et Stravinsky</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fleurs et des pierres. Mémoires et morts dans l'espace public en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (2), pp.32-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/018331ar⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.69-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/016639ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l’espèce : le débat italien sur la procréation médicalement assistée</w:t>
+                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l'espèce. Le débat italien sur la procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (1), pp.45-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15 (n° 1), pp.45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l'espèce. Le débat italien sur la procréation médicalement assistée</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour des foetus et « nouvelles » technologies de contrôle de l’espèce : le débat italien sur la procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (n° 1), pp.45-53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1056083ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197894v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyance et thérapies médicamenteuses</w:t>
               </w:r>
@@ -5984,565 +5984,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et préadolescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, Le sens social, 978-2-7535-5391-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Corps et préadolescences</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die sozio-kulturelle (De-)Konstruktion des Vergessens. Bruch und Kontinuität in den Gedächtnisrahmen um 1945 und 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wieland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aisthesis Verlag, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentations adolescentes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Cahiers de l'OCHA, 14, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, Le sens social, 978-2-7535-5391-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Angeli, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Die sozio-kulturelle (De-)Konstruktion des Vergessens. Bruch und Kontinuität in den Gedächtnisrahmen um 1945 und 1989</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aisthesis Verlag, 2011</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Angeli, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174772v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00258202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminin, masculin : anthropologie des catégories et des pratiques médicales</w:t>
               </w:r>
@@ -8011,51 +8011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wal.autonomia.org/bibliographie/inclure-dans-et-hors-l-ecole-accessibilite-accompagnement-et-alterites" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9789811575815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Iulio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1084707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2022194237-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.145.0175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093985ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/103729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.037.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3352" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7N356CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018331ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016639ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056083ar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197897v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tenoudji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Raphael" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8374" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintemeyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wieland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7123" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wal.autonomia.org/bibliographie/inclure-dans-et-hors-l-ecole-accessibilite-accompagnement-et-alterites" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9789811575815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Iulio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ch Diasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1084707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.145.0175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2022194237-52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093985ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/103729" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.037.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3352" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7N356CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.011.0277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018331ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016639ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056083ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197897v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tenoudji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laiacona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Raphael" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8374" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintemeyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wieland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7123" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.048.0013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>