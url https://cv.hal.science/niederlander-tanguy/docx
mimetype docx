--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1469,221 +1469,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Avold : traces et transformations du patrimoine militaire dans l'aménagement du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909871v1</w:t>
+                <w:t xml:space="preserve">hal-04621427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Avold : traces et transformations du patrimoine militaire dans l'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621427v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le départ du 57e RA : l'impact différencié d'un déménagement territorial</w:t>
               </w:r>
@@ -1758,178 +1758,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friches et nature en ville : quelles réalités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion et reconversion de sites militaires : le cas de Zweibrücken (Allemagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demain, nature et ville ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CItés, TERritoires, Environnement et Sociétés (CITRES), UMR 7324; Institut National des Sciences Appliquées Centre-Val de Loire (INSA), Jun 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807866v1</w:t>
+                <w:t xml:space="preserve">hal-04909844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion et reconversion de sites militaires : le cas de Zweibrücken (Allemagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friches et nature en ville : quelles réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Demain, nature et ville ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CItés, TERritoires, Environnement et Sociétés (CITRES), UMR 7324; Institut National des Sciences Appliquées Centre-Val de Loire (INSA), Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909844v1</w:t>
+                <w:t xml:space="preserve">hal-03807866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
               </w:r>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ab4a6c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-401786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ab4a6c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-401786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>