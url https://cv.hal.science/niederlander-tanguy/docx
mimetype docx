--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -894,346 +894,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte des camps militaires</w:t>
+                <w:t xml:space="preserve">Les héritages de la Ligne Maginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays de Bitche. Un territoire en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp34-40, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.89-94, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508775v1</w:t>
+                <w:t xml:space="preserve">hal-04541339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville-citadelle à la ville de garnison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'empreinte des camps militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.98-103, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">Le Pays de Bitche. Un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp34-40, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541404v1</w:t>
+                <w:t xml:space="preserve">hal-04508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages de la Ligne Maginot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la ville-citadelle à la ville de garnison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.89-94, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.98-103, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541339v1</w:t>
+                <w:t xml:space="preserve">hal-04541404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les camps de sûreté</w:t>
               </w:r>
@@ -1469,221 +1469,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Avold : traces et transformations du patrimoine militaire dans l'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621427v1</w:t>
+                <w:t xml:space="preserve">hal-04909871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Avold : traces et transformations du patrimoine militaire dans l'aménagement du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909871v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le départ du 57e RA : l'impact différencié d'un déménagement territorial</w:t>
               </w:r>
@@ -1758,178 +1758,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion et reconversion de sites militaires : le cas de Zweibrücken (Allemagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friches et nature en ville : quelles réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Demain, nature et ville ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CItés, TERritoires, Environnement et Sociétés (CITRES), UMR 7324; Institut National des Sciences Appliquées Centre-Val de Loire (INSA), Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909844v1</w:t>
+                <w:t xml:space="preserve">hal-03807866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friches et nature en ville : quelles réalités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion et reconversion de sites militaires : le cas de Zweibrücken (Allemagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demain, nature et ville ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CItés, TERritoires, Environnement et Sociétés (CITRES), UMR 7324; Institut National des Sciences Appliquées Centre-Val de Loire (INSA), Jun 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807866v1</w:t>
+                <w:t xml:space="preserve">hal-04909844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
               </w:r>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ab4a6c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-401786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ab4a6c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-401786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>