--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -195,265 +195,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterritorialisation - reterritorialisation autour de la Ligne Maginot en Lorraine</w:t>
+                <w:t xml:space="preserve">Quelles trajectoires paysagères pour les massifs forestiers militarisés du Grand-Est ? Essai de typologie à partir de l’étude des forêts de Bitche, de Haguenau et du Bienwald-Mundat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.8862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685283v1</w:t>
+                <w:t xml:space="preserve">hal-02906580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles trajectoires paysagères pour les massifs forestiers militarisés du Grand-Est ? Essai de typologie à partir de l’étude des forêts de Bitche, de Haguenau et du Bienwald-Mundat</w:t>
+                <w:t xml:space="preserve">Déterritorialisation - reterritorialisation autour de la Ligne Maginot en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1940 La France de l'Est en Guerre, 2, pp.169-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.8862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02906580v1</w:t>
+                <w:t xml:space="preserve">hal-03685283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -670,163 +670,163 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hydrosystèmes défensifs de la Ligne Maginot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le départ de l'armée, quels impacts territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.94-98, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 139-143, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530202v1</w:t>
+                <w:t xml:space="preserve">hal-04548205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme militaire : une forme de reterritorialisation</w:t>
+                <w:t xml:space="preserve">Les hydrosystèmes défensifs de la Ligne Maginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
@@ -852,181 +852,181 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.162-166, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.94-98, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542736v1</w:t>
+                <w:t xml:space="preserve">hal-04530202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages de la Ligne Maginot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tourisme militaire : une forme de reterritorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.89-94, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.162-166, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541339v1</w:t>
+                <w:t xml:space="preserve">hal-04542736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte des camps militaires</w:t>
               </w:r>
@@ -1114,350 +1114,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville-citadelle à la ville de garnison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les héritages de la Ligne Maginot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.98-103, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.89-94, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541404v1</w:t>
+                <w:t xml:space="preserve">hal-04541339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les camps de sûreté</w:t>
+                <w:t xml:space="preserve">De la ville-citadelle à la ville de garnison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.103-106., 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.98-103, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548235v1</w:t>
+                <w:t xml:space="preserve">hal-04541404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le départ de l'armée, quels impacts territoriaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les camps de sûreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 139-143, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.103-106., 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548205v1</w:t>
+                <w:t xml:space="preserve">hal-04548235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1758,273 +1758,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friches et nature en ville : quelles réalités ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léopold Barbier</w:t>
+                <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demain, nature et ville ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CItés, TERritoires, Environnement et Sociétés (CITRES), UMR 7324; Institut National des Sciences Appliquées Centre-Val de Loire (INSA), Jun 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807866v1</w:t>
+                <w:t xml:space="preserve">hal-03850249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion et reconversion de sites militaires : le cas de Zweibrücken (Allemagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friches et nature en ville : quelles réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Demain, nature et ville ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CItés, TERritoires, Environnement et Sociétés (CITRES), UMR 7324; Institut National des Sciences Appliquées Centre-Val de Loire (INSA), Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909844v1</w:t>
+                <w:t xml:space="preserve">hal-03807866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux spatiaux et temporels pour les ruines du Pays de Bitche ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion et reconversion de sites militaires : le cas de Zweibrücken (Allemagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850249v1</w:t>
+                <w:t xml:space="preserve">hal-04909844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte militaire au Pays de Bitche du Moyen-âge à nos jours</w:t>
               </w:r>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ab4a6c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-401786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04498341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8862" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ab4a6c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04542736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04508775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-401786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>