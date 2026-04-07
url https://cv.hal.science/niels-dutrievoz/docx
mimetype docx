--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,691 +234,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour isotope anomalies during an atmospheric river event at Dome C, East Antarctica</w:t>
+                <w:t xml:space="preserve">Multiproxy analyses of multiple shallow firn cores from coastal Adélie Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Dutrievoz</w:t>
+                <w:t xml:space="preserve">Titouan Tcheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Agosta</w:t>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Davrinche</w:t>
+                <w:t xml:space="preserve">Christophe Leroy-dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+                <w:t xml:space="preserve">Frédéric Parrenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Nguyen</w:t>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 20 (2), pp.1025-1046. </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (3), pp.1599-1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-20-1025-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-20-1599-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509464v1</w:t>
+                <w:t xml:space="preserve">hal-05583076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic Water Stable Isotopes in the Global Atmospheric Model LMDZ6 : From Climatology to Boundary Layer Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Water vapour isotope anomalies during an atmospheric river event at Dome C, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Dutrievoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davrinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Fourré</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD042073⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (2), pp.1025-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-20-1025-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029172v1</w:t>
+                <w:t xml:space="preserve">hal-05509464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series of the summertime atmospheric water vapour isotopic composition at Concordia station, East Antarctica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antarctic Water Stable Isotopes in the Global Atmospheric Model LMDZ6 : From Climatology to Boundary Layer Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Dutrievoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Agosta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Casado</w:t>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-5655-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346567v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Time series of the summertime atmospheric water vapour isotopic composition at Concordia station, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Dutrievoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Solis</w:t>
+                <w:t xml:space="preserve">Mathieu Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (8), pp.4611 - 4634. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.5655-5674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4611-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-5655-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573105v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (8), pp.4611 - 4634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4611-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Record-high Antarctic Peninsula temperatures and surface melt in February 2022: a compound event with an intense atmospheric river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina V Gorodetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Durán-Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi González-Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle R. Clem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-023-00529-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -928,434 +1062,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour isotope anomalies during an atmospheric river event at Dome C, East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+                <w:t xml:space="preserve">Water Isotope Model Intercomparison Project (WisoMIP): Present-day Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayoung Bong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allegra N. Legrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia G. Dee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352108v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Isotope Model Intercomparison Project (WisoMIP): Present-day Climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
+                <w:t xml:space="preserve">Water vapour isotope anomalies during an atmospheric river event at Dome C, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Dutrievoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davrinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299952v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling abrupt excursions in water vapor isotopic variability during cold fronts at the Pointe Benedicte observatory in Amsterdam Island / Model dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Dutrievoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8160871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1502,51 +1636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Bong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Legrande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dutrievoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davrinche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1025-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5655-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra N. Legrande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia G. Dee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8160871" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Bong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Legrande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tcheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroy-dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1599-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dutrievoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davrinche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1025-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5655-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra N. Legrande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia G. Dee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8160871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>