--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Isotope Model Intercomparison Project (WisoMIP): Present‐Day Climate</w:t>
+                <w:t xml:space="preserve">Water isotope–temperature relationship variability across Antarctica set by atmospheric circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayoung Bong</w:t>
+                <w:t xml:space="preserve">Mathieu Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allegra Legrande</w:t>
+                <w:t xml:space="preserve">Adriana Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Dee</w:t>
+                <w:t xml:space="preserve">Christophe Leroy-dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Zhu</w:t>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 131 (3), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JD044985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-026-01961-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509476v1</w:t>
+                <w:t xml:space="preserve">hal-05606119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy analyses of multiple shallow firn cores from coastal Adélie Land</w:t>
+                <w:t xml:space="preserve">Water Isotope Model Intercomparison Project (WisoMIP): Present‐Day Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Tcheng</w:t>
+                <w:t xml:space="preserve">Hayoung Bong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Fourré</w:t>
+                <w:t xml:space="preserve">Allegra Legrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leroy-dos Santos</w:t>
+                <w:t xml:space="preserve">Sylvia Dee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Parrenin</w:t>
+                <w:t xml:space="preserve">Jiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
+                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 20 (3), pp.1599-1618. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-20-1599-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JD044985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583076v1</w:t>
+                <w:t xml:space="preserve">hal-05509476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour isotope anomalies during an atmospheric river event at Dome C, East Antarctica</w:t>
               </w:r>
@@ -502,557 +502,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic Water Stable Isotopes in the Global Atmospheric Model LMDZ6 : From Climatology to Boundary Layer Processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiproxy analyses of multiple shallow firn cores from coastal Adélie Land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Titouan Tcheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leroy-dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Parrenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD042073⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), pp.1599-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-20-1599-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029172v1</w:t>
+                <w:t xml:space="preserve">hal-05583076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series of the summertime atmospheric water vapour isotopic composition at Concordia station, East Antarctica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antarctic Water Stable Isotopes in the Global Atmospheric Model LMDZ6 : From Climatology to Boundary Layer Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Dutrievoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Casado</w:t>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (10), pp.5655-5674. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-5655-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346567v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
+                <w:t xml:space="preserve">Time series of the summertime atmospheric water vapour isotopic composition at Concordia station, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaelle Landais</w:t>
+                <w:t xml:space="preserve">Inès Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Dutrievoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Solis</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4611-2024⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.5655-5674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-5655-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573105v1</w:t>
+                <w:t xml:space="preserve">hal-05346567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (8), pp.4611 - 4634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4611-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Record-high Antarctic Peninsula temperatures and surface melt in February 2022: a compound event with an intense atmospheric river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina V Gorodetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Durán-Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi González-Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle R. Clem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41612-023-00529-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1062,434 +1196,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Isotope Model Intercomparison Project (WisoMIP): Present-day Climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
+                <w:t xml:space="preserve">Water vapour isotope anomalies during an atmospheric river event at Dome C, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Dutrievoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davrinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299952v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour isotope anomalies during an atmospheric river event at Dome C, East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+                <w:t xml:space="preserve">Water Isotope Model Intercomparison Project (WisoMIP): Present-day Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayoung Bong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allegra N. Legrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia G. Dee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352108v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling abrupt excursions in water vapor isotopic variability during cold fronts at the Pointe Benedicte observatory in Amsterdam Island / Model dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cauquoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Dutrievoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8160871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1636,51 +1770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Bong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Legrande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tcheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroy-dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1599-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dutrievoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davrinche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1025-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5655-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra N. Legrande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia G. Dee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8160871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroy-dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-026-01961-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Bong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Legrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cauquoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dutrievoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davrinche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1025-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tcheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1599-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauwers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5655-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Gorodetskaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dur&#225;n-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Clem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00529-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra N. Legrande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia G. Dee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8160871" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>