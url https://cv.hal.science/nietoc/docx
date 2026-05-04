--- v0 (2026-03-14)
+++ v1 (2026-05-04)
@@ -100,1160 +100,1160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coarse-Grained Model Describing the Critical Micelle Concentration of Perfluoroalkyl Surfactants in Ionic Aqueous Phase</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities in using Kinetic Monte Carlo for battery research and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Barraud</w:t>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dalmazzone</w:t>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mouret</w:t>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04293⟩</w:t>
+              <w:t xml:space="preserve">EES Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (4), pp.788-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5EB00070J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069704v1</w:t>
+                <w:t xml:space="preserve">hal-05208120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of H2 diffusivity in water and brine for underground storage: A molecular dynamics approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Coarse-Grained Model Describing the Critical Micelle Concentration of Perfluoroalkyl Surfactants in Ionic Aqueous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halla Kerkache</w:t>
+                <w:t xml:space="preserve">Christine Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Hoang</w:t>
+                <w:t xml:space="preserve">Aurélie Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu Khai Nam Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.157⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (11), pp.7272-7282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075832v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soup to structure: Simulating hydrated semi-crystalline proton exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Humbert</w:t>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (24), pp.244108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0302471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in using Kinetic Monte Carlo for battery research and innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of H2 diffusivity in water and brine for underground storage: A molecular dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halla Kerkache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tu Khai Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geoffroy-Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EES Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (4), pp.788-802. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128, pp.279-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5EB00070J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208120v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Energy Surface-Based Descriptors for Nanoporous Materials and its Applications to Classification and CO 2 Gas Adsorption into Zeolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Creton</w:t>
+                <w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Martin</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Chaniot</w:t>
+                <w:t xml:space="preserve">Sara Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moreaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (2), pp.478-491. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (8), pp.3269-3280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaenm.3c00769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920932v1</w:t>
+                <w:t xml:space="preserve">hal-04493912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+                <w:t xml:space="preserve">Potential Energy Surface-Based Descriptors for Nanoporous Materials and its Applications to Classification and CO 2 Gas Adsorption into Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+                <w:t xml:space="preserve">Johan Chaniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (30), pp.2313188. </w:t>
+              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.478-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaenm.3c00769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693636v1</w:t>
+                <w:t xml:space="preserve">hal-04920932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Methods Used to Investigate Coalescence in Emulsions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+                <w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dalmazzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02561⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (30), pp.2313188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696213v1</w:t>
+                <w:t xml:space="preserve">hal-04693636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tant</w:t>
+                <w:t xml:space="preserve">Comparison of Methods Used to Investigate Coalescence in Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (8), pp.3269-3280. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (21), pp.10847-10855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493912v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint DFT-kMC Study to Model Ethylene Carbonate Decomposition Reactions : SEI Formation, Growth, and Capacity Loss During Calendar aging of Li-Metal Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (13), pp.6934-6945. </w:t>
@@ -1285,784 +1285,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electrolytes on Produced Water Destabilization</w:t>
+                <w:t xml:space="preserve">Bridging Confined Phase Behavior of CH4-CO2 Binary Systems Across Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Plassard</w:t>
+                <w:t xml:space="preserve">Lingfu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mouret</w:t>
+                <w:t xml:space="preserve">Ehsan Heidaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saman a Aryana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.105713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037901v1</w:t>
+                <w:t xml:space="preserve">hal-03777210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Adsorption Kinetics on Pollutant Dispersion in Water Flowing in Nanopores: A Lattice Boltzmann Approach to Stationary and Transient Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Electrolytes on Produced Water Destabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaineb Zaafouri</w:t>
+                <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Batôt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+                <w:t xml:space="preserve">C. Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104143⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.1271-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619397v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Confined Phase Behavior of CH4-CO2 Binary Systems Across Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Adsorption Kinetics on Pollutant Dispersion in Water Flowing in Nanopores: A Lattice Boltzmann Approach to Stationary and Transient Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Zaafouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingfu Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Guillaume Batôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Heidaryan</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saman a Aryana</w:t>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 248, pp.105713. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.104143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777210v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Mesoscopic Modeling Study of Water/Crude Oil Interfacial Tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice Boltzmann method for adsorption under stationary and transient conditions: Interplay between transport and adsorption kinetics in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Zaafouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Steinmetz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lachet</w:t>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.015314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351864v1</w:t>
+                <w:t xml:space="preserve">hal-03329850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of Molecular Structure Generation Methods Based on Fragment Assemblies and Genetic Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Mesoscopic Modeling Study of Water/Crude Oil Interfacial Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R. Arriola González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gantzer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (15), pp.11858-11868</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498045v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann method for adsorption under stationary and transient conditions: Interplay between transport and adsorption kinetics in porous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparisons of Molecular Structure Generation Methods Based on Fragment Assemblies and Genetic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (1), pp.015314. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (9), pp.4245-4258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329850v1</w:t>
+                <w:t xml:space="preserve">hal-03498045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Scale Modeling of Confined Fluid: from Nanopore to Unconventional Reservoir Simulation</w:t>
               </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Yu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Shu Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2178,103 +2178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Effects Dominating the Thermodynamics and Kinetics of Surfactant Adsorption in Porous Media: From Lateral Interactions to Surface Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Zaafouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Batôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (47), pp.10841-10849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2321,51 +2321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase behavior of hydrocarbons in nano-pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sobecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Di Lella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamically consistent force field for coarse-grained modeling of aqueous electrolyte solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2510,503 +2510,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of interfacial tension of liquid-liquid ternary mixtures using optimized parameterization for coarse-grained models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral- and Ion-Specific Effects at Clay–Water Interfaces: Structure, Diffusion, and Hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Simonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Noetinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Steinmetz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (32), pp.18484 - 18492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917730v1</w:t>
+                <w:t xml:space="preserve">hal-01872554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral- and Ion-Specific Effects at Clay–Water Interfaces: Structure, Diffusion, and Hydrodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marry</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide and nitric oxide: measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Noetinger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (32), pp.18484 - 18492. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 461, pp.84-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872554v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide and nitric oxide: measurements and modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulations of interfacial tension of liquid-liquid ternary mixtures using optimized parameterization for coarse-grained models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 461, pp.84-100. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.4438 - 4454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701205v1</w:t>
+                <w:t xml:space="preserve">hal-01917730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion under Confinement: Hydrodynamic Finite-Size Effects in Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Noetinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.2881 - 2889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3040,77 +3040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general guidebook for the theoretical prediction of physicochemical properties of chemicals for regulatory purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,77 +3187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and Transport Properties of Primary, Secondary and Tertiary Amines by Molecular Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A. Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan D. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (5), pp.833-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3330,64 +3330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (45), pp.9603-9612. </w:t>
@@ -3425,64 +3425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Surfactants' Properties using Multiscale Molecular Modeling Tools: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pannacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor r. Siperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Pirngruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (5), pp.1560-1571. </w:t>
@@ -3675,77 +3675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the dynamical behaviour of the Anisotropic United Atom Model of branched alkanes. Application to the molecular simulation of fuel gasoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bocahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Have</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,103 +3841,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Semi-Empirical Methods for Li-ion battery Solid Electrolyte Interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia. 2023</w:t>
@@ -3998,103 +3998,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint DFT-KMC Study to Model Ethylene Carbonate Decomposition Reactions: SEI Formation, Growth, and Capacity Loss During Calendar Aging of Li Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodorus de Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE 74th Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
@@ -4117,277 +4117,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical prediction of physico-chemical properties of chemicals for regulatory purposes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Prana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.65</w:t>
+              <w:t xml:space="preserve">Séminaire IFPEN - SFGP "Données thermodynamiques : production, cohérence et impact sur le dimensionnement des procédés industriels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854240v1</w:t>
+                <w:t xml:space="preserve">ineris-01853063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical prediction of physico-chemical properties of chemicals for regulatory purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFPEN - SFGP "Données thermodynamiques : production, cohérence et impact sur le dimensionnement des procédés industriels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853063v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4542,51 +4542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05069704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Barraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05075832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Khai Nam Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geoffroy-Neveux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.157" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05544285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208120v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00070J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04920932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04696213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Plassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plassard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmazzone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02490" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03619397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Zaafouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bat&#244;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03777210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Heidaryan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman a Aryana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105713" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03351864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Arriola Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lugo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03498045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gantzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00803" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sobecki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Yu Ding" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shu Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2020.107364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03118492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08226" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02303623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Di Lella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.05.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02158903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b11190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01917730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00357" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01872554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simonnin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04259" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noetinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Orozco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan D. Mackie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00907614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Galvelis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Slater" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE41103F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00815707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Pellitero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Amrouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#8197;r. Siperstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902144" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G49HTWKM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208120v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00070J" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05069704v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Barraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dalmazzone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04293" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05544285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05075832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Khai Nam Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geoffroy-Neveux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04920932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04696213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Plassard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02561" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03777210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfu Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Heidaryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman a Aryana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plassard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmazzone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02490" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03619397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Zaafouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bat&#244;t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03351864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Arriola Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lugo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verstraete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03498045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gantzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sobecki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Yu Ding" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shu Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2020.107364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03118492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08226" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02303623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Di Lella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.05.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02158903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b11190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01872554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simonnin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04259" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01917730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00357" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noetinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Orozco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan D. Mackie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00907614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Galvelis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Slater" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE41103F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00815707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Pellitero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Amrouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#8197;r. Siperstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902144" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G49HTWKM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>