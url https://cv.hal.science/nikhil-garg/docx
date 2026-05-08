--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -368,425 +368,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">28 nm FDSOI embedded PCM exhibiting near zero drift at 12 K for cryogenic SNNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t>
+                <w:t xml:space="preserve">Neuromorphic Signal Classification using Organic Electrochemical Transistor Array and Spiking Neural Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sandrini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alibart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Unconventional Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44335-024-00008-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.9104 - 9114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3353307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757815v1</w:t>
+                <w:t xml:space="preserve">hal-04434358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Memory Drift Compensation in Spiking Neural Networks Using a Non-Linear Current Scaling Strategy</w:t>
+                <w:t xml:space="preserve">28 nm FDSOI embedded PCM exhibiting near zero drift at 12 K for cryogenic SNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Beilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Alibart</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jlpea14040050⟩</w:t>
+              <w:t xml:space="preserve">npj Unconventional Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44335-024-00008-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757786v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic Signal Classification using Organic Electrochemical Transistor Array and Spiking Neural Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ankush Kumar</w:t>
+                <w:t xml:space="preserve">Phase Change Memory Drift Compensation in Spiking Neural Networks Using a Non-Linear Current Scaling Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Henrique Quintino Palhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Beilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pecqueur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lorena Anghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alibart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (6), pp.9104 - 9114. </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3353307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jlpea14040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434358v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural plasticity for neuromorphic networks with electropolymerized dendritic PEDOT connections</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Janzakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Balafrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Balafrej" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Henrique Quintino Palhares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Florini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01033-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Francesco Falcone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Clerico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Choi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stecconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Horst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Mouny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beilliard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44335-024-00008-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alibart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3353307" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Janzakova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Scholaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43887-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juneau-Fecteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acad98" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Garg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorv Anand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeky Baths" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.1051463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Stewart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.983950" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloir Muhr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONS62911.2024.00034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Valsaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ithihas Madala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCMI53840.2021.9654804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04821563v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILN043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Balafrej" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Henrique Quintino Palhares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Florini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01033-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Francesco Falcone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Clerico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Choi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stecconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Horst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghazal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alibart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3353307" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Mouny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beilliard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44335-024-00008-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Janzakova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Scholaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43887-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Goupy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juneau-Fecteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acad98" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Garg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorv Anand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeky Baths" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.1051463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Stewart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.983950" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloir Muhr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONS62911.2024.00034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Valsaraj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ithihas Madala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCMI53840.2021.9654804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04821563v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILN043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>