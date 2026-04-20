--- v0 (2026-03-28)
+++ v1 (2026-04-20)
@@ -479,563 +479,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+                <w:t xml:space="preserve">hal-04795576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timber Tracking of Jacaranda copaia from the Amazon Forest Using DNA Fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+                <w:t xml:space="preserve">Lorena Frigini Moro Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Bernd Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ascoët</w:t>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f15081478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795576v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber Tracking of Jacaranda copaia from the Amazon Forest Using DNA Fingerprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Frigini Moro Capo</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Degen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephen Cavers</w:t>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f15081478⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676448v1</w:t>
+                <w:t xml:space="preserve">hal-04481636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481636v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
               </w:r>
@@ -1283,602 +1283,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic mutation detection: a critical evaluation through simulations and reanalyses in oaks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">S. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">S. Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.187⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.458-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701232v1</w:t>
+                <w:t xml:space="preserve">hal-03772046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial and cytotoxic effects of marine sponge extracts &amp;lt;i&amp;gt;Agelas clathrodes&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Desmapsamma anchorata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Verongula rigida&amp;lt;/i&amp;gt; from a Caribbean Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Julie Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pastour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e13955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.13955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446316v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial and cytotoxic effects of marine sponge extracts &amp;lt;i&amp;gt;Agelas clathrodes&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Desmapsamma anchorata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Verongula rigida&amp;lt;/i&amp;gt; from a Caribbean Island</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pastour</w:t>
+                <w:t xml:space="preserve">Somatic mutation detection: a critical evaluation through simulations and reanalyses in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Restouin</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Castellano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e13955. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.13955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803766v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t>
+                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmitt</w:t>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trueba</w:t>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coste</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Ducouret</w:t>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (3), pp.458-463. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772046v1</w:t>
+                <w:t xml:space="preserve">hal-04446316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection in space and time: Individual tree growth is adapted to tropical forest gap dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1925,90 +1925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography drives microgeographic adaptations of closely related species in two tropical tree species complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (20), pp.5080-5093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2042,90 +2042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography shapes the local coexistence of tree species within species complexes of Neotropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2300,1164 +2300,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear and plastid SNP markers for tracing Cedrela timber in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Ducouret</w:t>
+                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Malte Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurídice Honorio Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Garcia-Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-019-01110-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701208v1</w:t>
+                <w:t xml:space="preserve">hal-02936017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the assembly mechanisms of ant cuticular bacterial communities of two Amazonian ant species sharing a common arboreal nest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duplais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15400⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936020v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the assembly mechanisms of ant cuticular bacterial communities of two Amazonian ant species sharing a common arboreal nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Díaz</w:t>
+                <w:t xml:space="preserve">Caroline Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Corrie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.1372-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and plastid SNP markers for tracing Cedrela timber in the tropics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Mader</w:t>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurídice Honorio Coronado</w:t>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Garcia-Davila</w:t>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-019-01110-1⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936017v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Casalis</w:t>
+                <w:t xml:space="preserve">Pascal Petronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948828v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNP Markers as a successful molecular tool for assessing species identity and geographic origin of trees in the economically important South American legume Genus Dipteryx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Petronelli</w:t>
+                <w:t xml:space="preserve">Eurídice Honorio N. Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Engel</w:t>
+                <w:t xml:space="preserve">Céline Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García-Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aldana Gomero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (4), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536332v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP Markers as a successful molecular tool for assessing species identity and geographic origin of trees in the economically important South American legume Genus Dipteryx</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malte Mader</w:t>
+                <w:t xml:space="preserve">Molecular evidence for three genetic species of Dipteryx in the Peruvian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Garcia-Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aldana Gomero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen García-Dávila</w:t>
+                <w:t xml:space="preserve">Jean-François Renno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aldana Gomero</w:t>
+                <w:t xml:space="preserve">Rossana Diaz Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hidalgo Pizango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esaa011⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-019-00082-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936018v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for three genetic species of Dipteryx in the Peruvian Amazon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Renno</w:t>
+                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Diaz Soria</w:t>
+                <w:t xml:space="preserve">Émilie Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hidalgo Pizango</w:t>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1521-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-019-00082-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936016v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and chloroplastic SNP markers for genetic studies of timber origin for Hymenaea trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila L. Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre M. Sebbenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3521,90 +3521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nuclear and plastid SNP and INDEL markers for population genetic studies and timber traceability of Carapa species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.337-339. </w:t>
@@ -3668,77 +3668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ciminera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melfran Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t>
@@ -3789,90 +3789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and plastidial SNP and INDEL markers for genetic tracking studies of Jacaranda copaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre M. Sebbenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.341-343. </w:t>
@@ -3923,64 +3923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nuclear and plastid SNP markers for genetic studies of Dipteryx tree species in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euridice N. Honorio Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen R. García-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,295 +4038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of set of SNP markers for population genetics studies of lpe (Handroanthus sp.), a valuable tree genus from Latin America</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Assessing the ability of chloroplast and nNuclear DNA gene markers to verify the geographic origin of jatoba (Hymenaea courbaril L.) timber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila L. Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Pakull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euridice Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-017-0928-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109 (5), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esy017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196135v1</w:t>
+                <w:t xml:space="preserve">hal-02621558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ability of chloroplast and nNuclear DNA gene markers to verify the geographic origin of jatoba (Hymenaea courbaril L.) timber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Development of set of SNP markers for population genetics studies of lpe (Handroanthus sp.), a valuable tree genus from Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Euridice Honorio</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109 (5), pp.543-552. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.779-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esy017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-017-0928-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621558v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping stones to isolation: Impacts of a changing climate on the connectivity of fragmented fish populations</w:t>
               </w:r>
@@ -4446,90 +4446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of DNA extraction methods to study the body surface microbiota of insects: A case study with ant cuticular bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (6), pp.e34-e45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4829,338 +4829,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics provides new insights into biomarker prevalence in dab ([u]Limanda limanda L.[/u]): a key marine biomonitoring species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the effects of common-pool resource institutions and market forces on species richness and forest cover in Ecuadorian indigenous Kichwa communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin I. Taylor</w:t>
+                <w:t xml:space="preserve">Johan A. Oldekop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett P. Lyons</w:t>
+                <w:t xml:space="preserve">Anthony J. Bebbington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Goodsir</w:t>
+                <w:t xml:space="preserve">Karl Hennermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian D. Mccarthy</w:t>
+                <w:t xml:space="preserve">Julia Mcmorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Springate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12074⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-263X.2012.00297.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646348v1</w:t>
+                <w:t xml:space="preserve">hal-02646381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effects of common-pool resource institutions and market forces on species richness and forest cover in Ecuadorian indigenous Kichwa communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan A. Oldekop</w:t>
+                <w:t xml:space="preserve">Population genetics provides new insights into biomarker prevalence in dab ([u]Limanda limanda L.[/u]): a key marine biomonitoring species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony J. Bebbington</w:t>
+                <w:t xml:space="preserve">Martin I. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Hennermann</w:t>
+                <w:t xml:space="preserve">Brett P. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mcmorrow</w:t>
+                <w:t xml:space="preserve">Freya Goodsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Springate</w:t>
+                <w:t xml:space="preserve">Ian D. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.107-115. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.891-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-263X.2012.00297.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646381v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence patterns of common and rare leaf-litter frogs, epiphytic ferns and dung beetles across a gradient of human disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan A. Odelkop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J. Bebbington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan K. Truelove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,287 +5231,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the North-East Atlantic ocean and Mediterranean sea</w:t>
+                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the Nord-East Atlantic Ocean and Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Davies</w:t>
+                <w:t xml:space="preserve">C. A. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gosling</w:t>
+                <w:t xml:space="preserve">E.M. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tysklind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 158 (12), pp.2727-2740. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+              <w:t xml:space="preserve">, 2011, 158, pp.2727-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-011-1772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936014v1</w:t>
+                <w:t xml:space="preserve">hal-02282252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the Nord-East Atlantic Ocean and Mediterranean sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the North-East Atlantic ocean and Mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Gosling</w:t>
+                <w:t xml:space="preserve">C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tysklind</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 158, pp.2727-2740. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+              <w:t xml:space="preserve">, 2011, 158 (12), pp.2727-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-011-1772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282252v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of 28 new microsatellite markers for European flounder (Platichthys flesus L.)</w:t>
               </w:r>
@@ -5536,64 +5536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Neuparth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregg R. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin I. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett P. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.1065-1068. </w:t>
@@ -5644,77 +5644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 30 microsatellite markers for dab ([u]limanda limanda L.[/u]): a key UK marine biomonitoring species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin I. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett P. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian D. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary R. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5787,290 +5787,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">CEBA Annual days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736342v1</w:t>
+                <w:t xml:space="preserve">hal-04736343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEBA Annual days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne (Guyane), France</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736343v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,51 +6125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing genetic diversity for conservation and sustainable use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,51 +6177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conservation Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lausanne (CH), France</w:t>
@@ -6263,90 +6263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
@@ -6384,90 +6384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6509,64 +6509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genomics of niche exploitation and individual performance in tropical forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,77 +6617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6809,51 +6809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conservation Genetics Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t>
@@ -6882,90 +6882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7007,90 +7007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7557,242 +7557,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle étude décortique l’origine des mutations génétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Mutations chez les arbres : quelles conséquences pour l’adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Hagenlocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693723v1</w:t>
+                <w:t xml:space="preserve">hal-04693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations chez les arbres : quelles conséquences pour l’adaptation ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une nouvelle étude décortique l’origine des mutations génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Hagenlocher</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04693730v1</w:t>
+                <w:t xml:space="preserve">hal-04693723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of current practices in data analysis for wood identification. A guide for the different timber tracking methods</w:t>
               </w:r>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Beeckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Boeschoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,281 +7890,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Timber Tracking Network General sampling guide: Development of international standards and GTTN database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+                <w:t xml:space="preserve">Global Timber Tracking Network - The timber tracking tool infogram: Overview of wood identification methods' capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Beeckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Antonio Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard C. Cronn</w:t>
+                <w:t xml:space="preserve">Edgard Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernandez Golfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26883.96806⟩</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27920.25603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772051v1</w:t>
+                <w:t xml:space="preserve">hal-03772055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Timber Tracking Network - The timber tracking tool infogram: Overview of wood identification methods' capacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Timber Tracking Network General sampling guide: Development of international standards and GTTN database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chavesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Cronn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26883.96806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Cabezas</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03772055v1</w:t>
+                <w:t xml:space="preserve">hal-03772051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8182,103 +8182,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defense and insect predation drive ant venom evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8352,51 +8352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8431,90 +8431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber tracking of Jacaranda copaia from the Amazon Forest using DNA fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena F. M. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8536,103 +8536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8830,77 +8830,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FAO; DGTM de Guyane, DEAAF, Service Paysage Eau et biodiversité, 97300 Cayenne; INRAE; IRD; Royal Botanic Gardens (Kew). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9203,51 +9203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC53F644"/>
+    <w:nsid w:val="D86277AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9434,51 +9434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/niklas-tysklind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6617-7875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5275-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez Laguna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall J Mckeown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix N Taylor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.E. Healey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Taylor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Frigini Moro Capo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15081478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Cavalcante de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristerra Rodrigues Lemes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zartman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio van den Berg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04939-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15400" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathelyn Paredes-Villanueva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio Coronado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Davila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01110-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio N. Coronado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldana Gomero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Diaz Soria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hidalgo Pizango" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00082-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila L. Chaves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Sebbenn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R. V. Meyer-Sand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-018-1077-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01090-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01097-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice N. Honorio Coronado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01081-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-017-0928-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Honorio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F. Young" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Belchier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12613" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12688" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Hauser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Horsburgh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12259" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Arr&#243;niz-Crespo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P&#233;rez-Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n de Los R&#237;os" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Green" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ochoa-Hueso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096081" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Taylor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett P. Lyons" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Goodsir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Mccarthy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12074" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Oldekop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Bebbington" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hennermann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mcmorrow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Springate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-263X.2012.00297.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Odelkop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan K. Truelove" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Villamarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038922" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brophy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1772-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Davies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Gosling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tysklind" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194750v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg R. Ashcroft" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02589.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Carvalho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755&#8208;0998.2008.02513.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Paulo A. Prod&#246;hl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniacomi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bradley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Carlsson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772061v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Milner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Schmitz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Beeckman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boeschoten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jez W.B. Braga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Cervera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chavesta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Cronn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26883.96806" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Espinoza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez Golfin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27920.25603" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena F. M. Capo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03772073v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/niklas-tysklind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6617-7875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5275-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez Laguna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall J Mckeown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix N Taylor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.E. Healey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Taylor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Frigini Moro Capo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15081478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Cavalcante de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristerra Rodrigues Lemes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zartman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio van den Berg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04939-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathelyn Paredes-Villanueva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio Coronado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Davila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01110-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio N. Coronado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldana Gomero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Diaz Soria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hidalgo Pizango" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00082-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila L. Chaves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Sebbenn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R. V. Meyer-Sand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-018-1077-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01090-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01097-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice N. Honorio Coronado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01081-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Honorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-017-0928-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F. Young" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Belchier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12613" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12688" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Hauser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Horsburgh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12259" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Arr&#243;niz-Crespo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P&#233;rez-Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n de Los R&#237;os" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Green" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ochoa-Hueso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096081" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Oldekop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Bebbington" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hennermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mcmorrow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Springate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-263X.2012.00297.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Taylor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett P. Lyons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Goodsir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Mccarthy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12074" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Odelkop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan K. Truelove" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Villamarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038922" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Davies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Gosling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brophy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tysklind" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1772-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194750v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg R. Ashcroft" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02589.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Carvalho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755&#8208;0998.2008.02513.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736343v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Paulo A. Prod&#246;hl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniacomi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bradley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Carlsson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772061v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Milner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Schmitz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Beeckman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boeschoten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jez W.B. Braga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Cervera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Espinoza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez Golfin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27920.25603" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chavesta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Cronn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26883.96806" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena F. M. Capo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03772073v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>