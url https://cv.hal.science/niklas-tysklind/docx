--- v1 (2026-04-20)
+++ v2 (2026-05-22)
@@ -177,999 +177,999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet Season Environments Drive Local Adaptation in the Timber Tree &amp;lt;i&amp;gt;Dicorynia guianensis&amp;lt;/i&amp;gt; in French Guiana</w:t>
+                <w:t xml:space="preserve">Complementary Evidence From Historical and Contemporary Gene Dispersal Reveals Contrasting Population Dynamics in a Tropical Tree Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Sáez Laguna</w:t>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Francisco</w:t>
+                <w:t xml:space="preserve">Stéphane Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (23), pp.e17759. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.e70235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034624v1</w:t>
+                <w:t xml:space="preserve">hal-05619369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low genetic variation and strong genetic structure across a range of geographical scales in European smelt ( Osmerus eperlanus L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet Season Environments Drive Local Adaptation in the Timber Tree &amp;lt;i&amp;gt;Dicorynia guianensis&amp;lt;/i&amp;gt; in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niall J Mckeown</w:t>
+                <w:t xml:space="preserve">Enrique Sáez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix N Taylor</w:t>
+                <w:t xml:space="preserve">Thomas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin I Taylor</w:t>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.70093⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (23), pp.e17759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093676v1</w:t>
+                <w:t xml:space="preserve">hal-05034624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low genetic variation and strong genetic structure across a range of geographical scales in European smelt ( Osmerus eperlanus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niall J Mckeown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix N Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+                <w:t xml:space="preserve">Amy J.E. Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Martin I Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.70093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795576v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber Tracking of Jacaranda copaia from the Amazon Forest Using DNA Fingerprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Frigini Moro Capo</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Degen</w:t>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen Cavers</w:t>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f15081478⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676448v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Timber Tracking of Jacaranda copaia from the Amazon Forest Using DNA Fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Frigini Moro Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f15081478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481636v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e50. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169477v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dated phylogeny of the Neotropical Dipterygeae clade reveals 30 million years of winged papilionate floral conservatism in the otherwise florally labile early-branching papilionoid legumes</w:t>
               </w:r>
@@ -1283,2998 +1283,2998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t>
+                <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmitt</w:t>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trueba</w:t>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">É. Ducouret</w:t>
+                <w:t xml:space="preserve">Bruno Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772046v1</w:t>
+                <w:t xml:space="preserve">hal-04169477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial and cytotoxic effects of marine sponge extracts &amp;lt;i&amp;gt;Agelas clathrodes&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Desmapsamma anchorata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Verongula rigida&amp;lt;/i&amp;gt; from a Caribbean Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Piron</w:t>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+                <w:t xml:space="preserve">Jessica Pastour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Pastour</w:t>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.e13955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.13955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic mutation detection: a critical evaluation through simulations and reanalyses in oaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">S. Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">S. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.187⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.458-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701232v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Barassé</w:t>
+                <w:t xml:space="preserve">Somatic mutation detection: a critical evaluation through simulations and reanalyses in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Téné</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446316v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection in space and time: Individual tree growth is adapted to tropical forest gap dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16392⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613326v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography drives microgeographic adaptations of closely related species in two tropical tree species complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Selection in space and time: Individual tree growth is adapted to tropical forest gap dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (20), pp.5080-5093. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03338488v1</w:t>
+                <w:t xml:space="preserve">hal-03613326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography shapes the local coexistence of tree species within species complexes of Neotropical forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Topography drives microgeographic adaptations of closely related species in two tropical tree species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (20), pp.5080-5093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-04939-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03231179v1</w:t>
+                <w:t xml:space="preserve">hal-03338488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the dietary diversity of Neotropical top predators using scat DNA metabarcoding: A case study on the elusive Giant Otter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">Topography shapes the local coexistence of tree species within species complexes of Neotropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aucourd</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Derroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.195⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.1491-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-04939-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217686v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and plastid SNP markers for tracing Cedrela timber in the tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the dietary diversity of Neotropical top predators using scat DNA metabarcoding: A case study on the elusive Giant Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aucourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Mader</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Garcia-Davila</w:t>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-019-01110-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (5), pp.889-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936017v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Nuclear and plastid SNP markers for tracing Cedrela timber in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Eurídice Honorio Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Casalis</w:t>
+                <w:t xml:space="preserve">Carmen Garcia-Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-019-01110-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948828v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the assembly mechanisms of ant cuticular bacterial communities of two Amazonian ant species sharing a common arboreal nest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Birer</w:t>
+                <w:t xml:space="preserve">Alexandra Tinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrie Moreau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15400⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936020v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Disentangling the assembly mechanisms of ant cuticular bacterial communities of two Amazonian ant species sharing a common arboreal nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Petronelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.1372-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536332v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP Markers as a successful molecular tool for assessing species identity and geographic origin of trees in the economically important South American legume Genus Dipteryx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurídice Honorio N. Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurídice Honorio N. Coronado</w:t>
+                <w:t xml:space="preserve">Céline Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Blanc-Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malte Mader</w:t>
+                <w:t xml:space="preserve">Carmen García-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aldana Gomero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111 (4), pp.346-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jhered/esaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for three genetic species of Dipteryx in the Peruvian Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Aldana Gomero</w:t>
+                <w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Renno</w:t>
+                <w:t xml:space="preserve">Pascal Petronelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Diaz Soria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hidalgo Pizango</w:t>
+                <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-019-00082-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936016v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
+                <w:t xml:space="preserve">Molecular evidence for three genetic species of Dipteryx in the Peruvian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Garcia-Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aldana Gomero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Renno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Ducouret</w:t>
+                <w:t xml:space="preserve">Rossana Diaz Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Gabriel Hidalgo Pizango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (10), pp.1521-1530. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10709-019-00082-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701208v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and chloroplastic SNP markers for genetic studies of timber origin for Hymenaea trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila L. Chaves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+                <w:t xml:space="preserve">Émilie Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre M. Sebbenn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-018-1077-1⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1521-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628115v1</w:t>
+                <w:t xml:space="preserve">hal-04701208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nuclear and plastid SNP and INDEL markers for population genetic studies and timber traceability of Carapa species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Nuclear and chloroplastic SNP markers for genetic studies of timber origin for Hymenaea trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila L. Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. Sebbenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.337-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-019-01090-2⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.329-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-018-1077-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619672v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Development of nuclear and plastid SNP and INDEL markers for population genetic studies and timber traceability of Carapa species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.337-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-019-01090-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627413v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and plastidial SNP and INDEL markers for genetic tracking studies of Jacaranda copaia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
+                <w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ciminera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melfran Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-019-01097-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619673v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nuclear and plastid SNP markers for genetic studies of Dipteryx tree species in Amazonia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Nuclear and plastidial SNP and INDEL markers for genetic tracking studies of Jacaranda copaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. Sebbenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre M. Sebbenn</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (37), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.341-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-019-01081-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-019-01097-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02215841v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ability of chloroplast and nNuclear DNA gene markers to verify the geographic origin of jatoba (Hymenaea courbaril L.) timber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of nuclear and plastid SNP markers for genetic studies of Dipteryx tree species in Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birte Pakull</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Euridice N. Honorio Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blanc-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euridice Honorio</w:t>
+                <w:t xml:space="preserve">Carmen R. García-Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. Sebbenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109 (5), pp.543-552. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (37), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esy017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-019-01081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621558v1</w:t>
+                <w:t xml:space="preserve">hal-02215841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of set of SNP markers for population genetics studies of lpe (Handroanthus sp.), a valuable tree genus from Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara R. V. Meyer-Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathelyn Paredes-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.779-781. </w:t>
@@ -4306,1470 +4306,1604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepping stones to isolation: Impacts of a changing climate on the connectivity of fragmented fish populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the ability of chloroplast and nNuclear DNA gene markers to verify the geographic origin of jatoba (Hymenaea courbaril L.) timber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila L. Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma F. Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Birte Pakull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P. Meredith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mark Belchier</w:t>
+                <w:t xml:space="preserve">Euridice Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109 (5), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esy017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627947v1</w:t>
+                <w:t xml:space="preserve">hal-02621558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of DNA extraction methods to study the body surface microbiota of insects: A case study with ant cuticular bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stepping stones to isolation: Impacts of a changing climate on the connectivity of fragmented fish populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma F. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Belchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12688⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.978-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105817v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanography and life history predict contrasting genetic population structure in two Antartic fish species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of DNA extraction methods to study the body surface microbiota of insects: A case study with ant cuticular bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (5), pp.486-505. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e34-e45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02282292v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryophyte-Cyanobacteria associations during primary succession in recently deglaciated areas of Tierra del Fuego (Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanography and life history predict contrasting genetic population structure in two Antartic fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma F. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Belchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Arróniz-Crespo</w:t>
+                <w:t xml:space="preserve">Lorenz Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Pérez-Ortega</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raúl Ochoa-Hueso</w:t>
+                <w:t xml:space="preserve">Gavin J. Horsburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096081⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.486-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936015v1</w:t>
+                <w:t xml:space="preserve">hal-02282292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effects of common-pool resource institutions and market forces on species richness and forest cover in Ecuadorian indigenous Kichwa communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bryophyte-Cyanobacteria associations during primary succession in recently deglaciated areas of Tierra del Fuego (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Arróniz-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pérez-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción de Los Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan A. Oldekop</w:t>
+                <w:t xml:space="preserve">T. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony J. Bebbington</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David A. Springate</w:t>
+                <w:t xml:space="preserve">Raúl Ochoa-Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-263X.2012.00297.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646381v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics provides new insights into biomarker prevalence in dab ([u]Limanda limanda L.[/u]): a key marine biomonitoring species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Evaluating the effects of common-pool resource institutions and market forces on species richness and forest cover in Ecuadorian indigenous Kichwa communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan A. Oldekop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Bebbington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Hennermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin I. Taylor</w:t>
+                <w:t xml:space="preserve">Julia Mcmorrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett P. Lyons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian D. Mccarthy</w:t>
+                <w:t xml:space="preserve">David A. Springate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12074⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-263X.2012.00297.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646348v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence patterns of common and rare leaf-litter frogs, epiphytic ferns and dung beetles across a gradient of human disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genetics provides new insights into biomarker prevalence in dab ([u]Limanda limanda L.[/u]): a key marine biomonitoring species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin I. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett P. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan A. Odelkop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony J. Bebbington</w:t>
+                <w:t xml:space="preserve">Freya Goodsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan K. Truelove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Santiago Villamarin</w:t>
+                <w:t xml:space="preserve">Ian D. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038922⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.891-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282267v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the Nord-East Atlantic Ocean and Mediterranean sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-occurrence patterns of common and rare leaf-litter frogs, epiphytic ferns and dung beetles across a gradient of human disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan A. Odelkop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Bebbington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Davies</w:t>
+                <w:t xml:space="preserve">Nathan K. Truelove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Gosling</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago Villamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-011-1772-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282252v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the North-East Atlantic ocean and Mediterranean sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the Nord-East Atlantic Ocean and Mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Was</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Davies</w:t>
+                <w:t xml:space="preserve">D. Brophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gosling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">N. Tysklind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 158 (12), pp.2727-2740. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+              <w:t xml:space="preserve">, 2011, 158, pp.2727-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-011-1772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936014v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of 28 new microsatellite markers for European flounder (Platichthys flesus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microsatellite analysis of albacore tuna (Thunnus alalunga): population genetic structure in the North-East Atlantic ocean and Mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Was</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brophy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02589.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (12), pp.2727-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-011-1772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194750v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 30 microsatellite markers for dab ([u]limanda limanda L.[/u]): a key UK marine biomonitoring species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of 28 new microsatellite markers for European flounder (Platichthys flesus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Neuparth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregg R. Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin I. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett P. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.1065-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02589.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of 30 microsatellite markers for dab ([u]limanda limanda L.[/u]): a key UK marine biomonitoring species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin I. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett P. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian D. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary R. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.951-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755‐0998.2008.02513.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5779,961 +5913,961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEBA Annual days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing genetic diversity for conservation and sustainable use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conservation Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genomics of niche exploitation and individual performance in tropical forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6743,521 +6877,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dicorynia guianensis population genomic structure mirrors the distribution of environmental variables in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sáez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conservation Genetics Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786265v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948623v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Hylesia metabus (Lepidoptera: Saturniidae), moths responsible for lepidopterism outbreaks in French Guiana and Venezuela.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ciminera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States. 2016, ICE 2016; XXV International Congress of Entomology. Program book. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1603/ICE.2016.113657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7267,279 +7401,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics and Genetic Stock Identification of anadromous Salmo trutta from the Irish Sea and adjacent areas, using</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.Paulo A. Prodöhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoniacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary R. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea trout: Science &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in sea trout (Salmo trutta) abundance and life histories in the Irish Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Trout: Science &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7549,616 +7683,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations chez les arbres : quelles conséquences pour l’adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Hagenlocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle étude décortique l’origine des mutations génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of current practices in data analysis for wood identification. A guide for the different timber tracking methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Beeckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Boeschoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jez W.B. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Timber Tracking Network - The timber tracking tool infogram: Overview of wood identification methods' capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Beeckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernandez Golfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27920.25603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Timber Tracking Network General sampling guide: Development of international standards and GTTN database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chavesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Cronn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26883.96806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8168,619 +8302,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defense and insect predation drive ant venom evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Wet season environments drive local adaptation in the drought-sensitive timber tree Dicorynia guianensis in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Saez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664882v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet season environments drive local adaptation in the drought-sensitive timber tree Dicorynia guianensis in French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defense and insect predation drive ant venom evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701117v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber tracking of Jacaranda copaia from the Amazon Forest using DNA fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena F. M. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Blanc-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pionner Neotropical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8790,235 +8924,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième rapport sur l'état des ressources génétiques forestières mondiales - 2020- Rapport national de la France - Tome 3 Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FAO; DGTM de Guyane, DEAAF, Service Paysage Eau et biodiversité, 97300 Cayenne; INRAE; IRD; Royal Botanic Gardens (Kew). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics analysis of sea trout populations around the Celtic and Irish Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary R. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Bangor University. 2015, pp.1-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9028,114 +9162,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genetic Markers in Biomonitoring Programmes: A Case Study of Flatfish Around the British Isles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Bangor University, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03772073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9203,51 +9337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D86277AC"/>
+    <w:nsid w:val="7498A636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9434,51 +9568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/niklas-tysklind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6617-7875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5275-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez Laguna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall J Mckeown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix N Taylor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.E. Healey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Taylor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Frigini Moro Capo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15081478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Cavalcante de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristerra Rodrigues Lemes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zartman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio van den Berg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04939-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathelyn Paredes-Villanueva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio Coronado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Davila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01110-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio N. Coronado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldana Gomero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Diaz Soria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hidalgo Pizango" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00082-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila L. Chaves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Sebbenn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R. V. Meyer-Sand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-018-1077-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01090-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01097-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice N. Honorio Coronado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01081-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Honorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-017-0928-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F. Young" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Belchier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12613" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12688" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Hauser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Horsburgh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12259" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Arr&#243;niz-Crespo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P&#233;rez-Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n de Los R&#237;os" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Green" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ochoa-Hueso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096081" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Oldekop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Bebbington" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hennermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mcmorrow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Springate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-263X.2012.00297.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Taylor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett P. Lyons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Goodsir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Mccarthy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12074" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Odelkop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan K. Truelove" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Villamarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038922" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Davies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Gosling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brophy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tysklind" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1772-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194750v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg R. Ashcroft" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02589.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Carvalho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755&#8208;0998.2008.02513.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736343v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Paulo A. Prod&#246;hl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniacomi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bradley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Carlsson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772061v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Milner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Schmitz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Beeckman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boeschoten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jez W.B. Braga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Cervera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Espinoza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez Golfin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27920.25603" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chavesta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Cronn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26883.96806" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena F. M. Capo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03772073v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/niklas-tysklind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6617-7875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5275-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Traissac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70235" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez Laguna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17759" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall J Mckeown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix N Taylor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J.E. Healey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Frigini Moro Capo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15081478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Cavalcante de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristerra Rodrigues Lemes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zartman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio van den Berg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.187" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16392" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04939-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathelyn Paredes-Villanueva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio Coronado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Davila" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01110-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15400" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Honorio N. Coronado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc-Jolivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldana Gomero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Diaz Soria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hidalgo Pizango" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00082-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila L. Chaves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Sebbenn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R. V. Meyer-Sand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-018-1077-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01090-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01097-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice N. Honorio Coronado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Garc&#237;a-D&#225;vila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-019-01081-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-017-0928-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euridice Honorio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627947v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma F. Young" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Belchier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12688" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Hauser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Horsburgh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12259" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Arr&#243;niz-Crespo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio P&#233;rez-Ortega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n de Los R&#237;os" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Green" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ochoa-Hueso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096081" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Oldekop" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Bebbington" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hennermann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mcmorrow" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Springate" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-263X.2012.00297.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Taylor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett P. Lyons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Goodsir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Mccarthy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. Odelkop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan K. Truelove" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Villamarin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038922" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282252v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Davies" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Gosling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brophy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tysklind" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1772-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194750v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg R. Ashcroft" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02589.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755&#8208;0998.2008.02513.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736394v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693713v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Paulo A. Prod&#246;hl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniacomi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bradley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Carlsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Milner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936035v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Schmitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Beeckman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boeschoten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jez W.B. Braga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Cervera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Espinoza" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez Golfin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27920.25603" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772051v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chavesta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Cronn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26883.96806" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena F. M. Capo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884893v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03772073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>