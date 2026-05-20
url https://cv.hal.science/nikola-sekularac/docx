--- v0 (2026-04-16)
+++ v1 (2026-05-20)
@@ -487,248 +487,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations of n-heptane and n-dodecane Binary Blends in Swirling Multi-Component Spray Flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An A Priori Analysis on Principal Component Analysis Based Conditional Source-term Estimation Model for Sandia Jet Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lesaffre</w:t>
+                <w:t xml:space="preserve">N. Sekularac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Laera</w:t>
+                <w:t xml:space="preserve">W.K. Bushe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gicquel</w:t>
+                <w:t xml:space="preserve">X.H. Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105201. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.113274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221983v1</w:t>
+                <w:t xml:space="preserve">hal-05056906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An A Priori Analysis on Principal Component Analysis Based Conditional Source-term Estimation Model for Sandia Jet Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulations of n-heptane and n-dodecane Binary Blends in Swirling Multi-Component Spray Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Sekularac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sekularac</w:t>
+                <w:t xml:space="preserve">Thomas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.K. Bushe</w:t>
+                <w:t xml:space="preserve">Davide Laera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.H. Fang</w:t>
+                <w:t xml:space="preserve">Laurent Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260, pp.113274. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056906v1</w:t>
+                <w:t xml:space="preserve">hal-05221983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational diagnostics for flame acceleration and transition to detonation in a hydrogen/air mixture</w:t>
               </w:r>
@@ -753,51 +753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sekularac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -961,64 +961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a laminar burning velocity empirical correlation for combustion of iso-octane/ethanol blends in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sekularac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Arguelles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Fagade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sekularac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.113993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gambassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Sekularac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mohamad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gentil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-025-00690-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sekularac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Bushe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Fang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kendal Bushe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Davy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2023.2211537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shankar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Baker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.P. Leach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyaz Ismail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Davy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2020-2924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gicquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05221812v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Arguelles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Fagade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sekularac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.113993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gambassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Sekularac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mohamad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gentil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-025-00690-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sekularac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Bushe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Fang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113274" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohang Fang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kendal Bushe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Davy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2023.2211537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shankar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Baker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.P. Leach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyaz Ismail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Davy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2020-2924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gicquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05221812v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>