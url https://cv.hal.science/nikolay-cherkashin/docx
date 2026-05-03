--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -870,425 +870,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature evolution of a confined silicon layer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaping single crystalline BaTiO 3 nanostructures by focused neon or helium ion milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I I Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S W Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garcia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205878⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (33), pp.335301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad4713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628219v1</w:t>
+                <w:t xml:space="preserve">hal-04616424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping single crystalline BaTiO 3 nanostructures by focused neon or helium ion milling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Switchable topological polar states in epitaxial BaTiO3 nanoislands on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Tikhonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wiesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad4713⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54285-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616424v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable topological polar states in epitaxial BaTiO3 nanoislands on silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature evolution of a confined silicon layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Landru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.10047. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54285-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793436v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mapping of strain and displacement fields over HR-TEM and HR-STEM images of crystals with reference to a virtual lattice</w:t>
               </w:r>
@@ -2155,51 +2155,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-rich nanoinclusions in an AlGaAsSb metamaterial</w:t>
+                <w:t xml:space="preserve">Metallic AsSb nanoinclusions strongly enriched by Sb in AlGaAsSb metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Chaldyshev</w:t>
@@ -2234,82 +2234,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Preobrazhenskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (14), pp.145106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/adv.2019.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5048076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086243v1</w:t>
+                <w:t xml:space="preserve">hal-02096562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dot 850 nm VCSELs with extreme high temperature stability operating at bit rates up to 25 Gbit/s at 150 °C</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic AsSb nanoinclusions strongly enriched by Sb in AlGaAsSb metamaterial</w:t>
+                <w:t xml:space="preserve">Sb-rich nanoinclusions in an AlGaAsSb metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Chaldyshev</w:t>
@@ -2502,82 +2502,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Preobrazhenskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (14), pp.145106. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5048076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/adv.2019.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096562v1</w:t>
+                <w:t xml:space="preserve">hal-02086243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
               </w:r>
@@ -3478,261 +3478,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the pressure and densities of gas stored in blisters: Application to H and He sequential ion implantation in silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Daghbouj</w:t>
+                <w:t xml:space="preserve">A bottom-up approach for controlled deformation of carbon nanotubes through blistering of supporting substrate surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V S Prudkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Iacovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K P Katin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Maslov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (36), pp.365304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aacc5d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736187v1</w:t>
+                <w:t xml:space="preserve">hal-01827571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bottom-up approach for controlled deformation of carbon nanotubes through blistering of supporting substrate surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M M Maslov</w:t>
+                <w:t xml:space="preserve">A method to determine the pressure and densities of gas stored in blisters: Application to H and He sequential ion implantation in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Daghbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (36), pp.365304. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.54-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aacc5d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827571v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier transport and emission efficiency in InGaN quantum-dot based light-emitting diodes</w:t>
               </w:r>
@@ -4218,666 +4218,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
+                <w:t xml:space="preserve">Multi-color monolithic III-nitride light-emitting diodes: Factors controlling emission spectra and efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">S.Y. Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+                <w:t xml:space="preserve">Wsevolod V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey E. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201532491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316731v1</w:t>
+                <w:t xml:space="preserve">hal-01721146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of dislocation loops in irradiated materials: A point of view from silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+                <w:t xml:space="preserve">Effect of the order of He+ and H+ ion co-implantation on damage generation and thermal evolution of complexes, platelets, and blisters in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Daghbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fnaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (13), pp.135308 - 245301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4945032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01719487v1</w:t>
+                <w:t xml:space="preserve">hal-01719485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of GaN/AlN/InAlN heterostructures for HEMTs in horizontal MOCVD reactors with different designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wsevolod V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (9), pp.1241-1247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1063782616090232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the order of He+ and H+ ion co-implantation on damage generation and thermal evolution of complexes, platelets, and blisters in silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Daghbouj</w:t>
+                <w:t xml:space="preserve">On the origin of dislocation loops in irradiated materials: A point of view from silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4945032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719485v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-color monolithic III-nitride light-emitting diodes: Factors controlling emission spectra and efficiency</w:t>
+                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.Y. Karpov</w:t>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey E. Nikolaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexei V. Sakharov</w:t>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213 (1), pp.19-29. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201532491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721146v1</w:t>
+                <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the parameters of HEMT GaN/AlN/AlGaN heterostructures for microwave transistors using numerical simulation</w:t>
               </w:r>
@@ -5010,51 +5010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the free gibbs energy of plate-like precipitates of hydrogen molecules and silicon vacancies formed after H+ ion implantation into silicon and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5235,103 +5235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the design of the active region of monolithic multi-color LED heterostructures on their spectra and emission efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wsevolod V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (11), pp.1516-1521. </w:t>
@@ -5363,307 +5363,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of point defect complex formation and its application to H+ ion implanted silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (5), pp.55705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736020v1</w:t>
+                <w:t xml:space="preserve">hal-01721149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of point defect complex formation and its application to H+ ion implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+                <w:t xml:space="preserve">P. Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">S. Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Troadec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721149v1</w:t>
+                <w:t xml:space="preserve">hal-01736020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracks and blisters formed close to a silicon wafer surface by He-H co-implantation at low energy</w:t>
               </w:r>
@@ -5675,64 +5675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Daghbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5773,919 +5773,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Hallais</w:t>
+                <w:t xml:space="preserve">Yang Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.1769-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721160v1</w:t>
+                <w:t xml:space="preserve">hal-01659180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stress-induced effects on AlGaAs/AlOx oxidation front shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+                <w:t xml:space="preserve">The effect of Ge content on the formation and evolution of 113 defects in SiGe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Laânab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belafhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4892094⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721161v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the efficiency of III-N blue LEDs on the structural perfection of GaN epitaxial buffer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wsevolod V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.53-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782614010199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136, pp.42-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Huet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.554-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659180v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Ge content on the formation and evolution of 113 defects in SiGe alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local stress-induced effects on AlGaAs/AlOx oxidation front shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Laânab</w:t>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Belafhaili</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300177⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (4), pp.41909 - 41909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4892094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719497v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the number of Si interstitials formed by hydrogen implantation in silicon using boron marker layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6920,64 +6920,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,64 +7080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir M. Kaganer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina V. Baidakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wsevolod V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (7), pp.073507. </w:t>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belafhaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laânab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7317,51 +7317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale organization by elastic interactions between H and He platelets in Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7445,347 +7445,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain in hydrogen-implanted si investigated using dark-field electron holography</w:t>
+                <w:t xml:space="preserve">Determination of stress, strain, and elemental distribution within In(Ga)As quantum dots embedded in GaAs using advanced transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Preobrazhenskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/APEX.6.091301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (17), pp.173115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736022v1</w:t>
+                <w:t xml:space="preserve">hal-01736028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of stress, strain, and elemental distribution within In(Ga)As quantum dots embedded in GaAs using advanced transmission electron microscopy</w:t>
+                <w:t xml:space="preserve">Strain in hydrogen-implanted si investigated using dark-field electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shay Reboh</w:t>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (17), pp.173115. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4804380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/APEX.6.091301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736028v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation and antiphase domain free microscale GaAs crystals grown on SiO2 from (001) Si nano-areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7849,51 +7849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of H-implantation in the local elastic properties of silicon crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7977,651 +7977,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of vacancies during annealing of H implanted GaN sandwiched between two {InGaN/GaN} superlattices</w:t>
+                <w:t xml:space="preserve">Application of the O-lattice theory for the reconstruction of the high-angle near 90? tilt Si(1 1 0)/(0 0 1) boundary created by wafer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4733619⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.1161-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736033v1</w:t>
+                <w:t xml:space="preserve">hal-01736034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/GaN heterostructures grown by submonolayer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+                <w:t xml:space="preserve">Nanoscale concentration and strain distribution in pseudomorphic films Si1−xGex/Si processed by pulsed laser induced epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.V. Lundin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+                <w:t xml:space="preserve">T. Kociniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.G. Musikhin</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (10), pp.1335-1340. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258 (23), pp.9208-9212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S106378261210017X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736029v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale concentration and strain distribution in pseudomorphic films Si1−xGex/Si processed by pulsed laser induced epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InGaN/GaN heterostructures grown by submonolayer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vincent</w:t>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fossard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Y.G. Musikhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.07.074⟩</w:t>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (10), pp.1335-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S106378261210017X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736031v1</w:t>
+                <w:t xml:space="preserve">hal-01736029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the O-lattice theory for the reconstruction of the high-angle near 90? tilt Si(1 1 0)/(0 0 1) boundary created by wafer bonding</w:t>
+                <w:t xml:space="preserve">Confinement of vacancies during annealing of H implanted GaN sandwiched between two {InGaN/GaN} superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.10.054⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (2), pp.023105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4733619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736034v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and local strain mapping in Au-catalyzed axial Si/Ge nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8697,90 +8697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stimulated phase separation on properties of blue, green and monolithic white LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (3-4), pp.774-777. </w:t>
@@ -8869,51 +8869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8977,90 +8977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite InGaN/GaN/InAlN heterostructures emitting in the yellow-red spectral region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (10), pp.1281-1285. </w:t>
@@ -9428,51 +9428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9648,90 +9648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quantum well deep-green LEDs with buried InGaN/GaN short-period superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Valkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9788,587 +9788,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled drive-in and precipitation of hydrogen during plasma hydrogenation of silicon using a thin compressively strained SiGe layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pressure in the growth reactor on the properties of the active region in the InGaN/GaN light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Okba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Rossi</w:t>
+                <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3467455⟩</w:t>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.123-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782610010215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736050v1</w:t>
+                <w:t xml:space="preserve">hal-01736044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of short-period InGaN/GaN superlattices in blue-region light-emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+                <w:t xml:space="preserve">On the microstructure of Si coimplanted with H+ and He + ions at moderate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schaurich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Declemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S106378261007016X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (2), pp.023502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3459884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736047v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the microstructure of Si coimplanted with H+ and He + ions at moderate energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shay Reboh</w:t>
+                <w:t xml:space="preserve">Controlled drive-in and precipitation of hydrogen during plasma hydrogenation of silicon using a thin compressively strained SiGe layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schaurich</w:t>
+                <w:t xml:space="preserve">M. Nastasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Declemy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.F. Beaufort</w:t>
+                <w:t xml:space="preserve">F. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (2), pp.023502. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.31917-31917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3459884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3467455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736048v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure in the growth reactor on the properties of the active region in the InGaN/GaN light-emitting diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">The use of short-period InGaN/GaN superlattices in blue-region light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Sizov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (1), pp.123-126. </w:t>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.924-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063782610010215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S106378261007016X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736044v1</w:t>
+                <w:t xml:space="preserve">hal-01736047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication, structural and electrical properties of compressively strained Ge-on-insulator substrates.</w:t>
               </w:r>
@@ -10492,77 +10492,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of composite InGaN/GaN/InAlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsul'Nikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Kryzhanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Saharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10914,90 +10914,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active region based on graded-gap InGaN/GaN superlattices for high-power 440- to 470-nm light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (1), pp.93-97. </w:t>
@@ -11041,299 +11041,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experiments on diffusion and activation of phosphorus in germanium</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of Ge thick layers on nominal and 6° off Si(0 0 1)\mathsemicolon Ge surface passivation by Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tsouroutas</w:t>
+                <w:t xml:space="preserve">J M Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tsoukalas</w:t>
+                <w:t xml:space="preserve">A Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zergioti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+                <w:t xml:space="preserve">H Grampeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Clavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3117485⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.055002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/5/055002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736053v1</w:t>
+                <w:t xml:space="preserve">hal-01736056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of Ge thick layers on nominal and 6° off Si(0 0 1)\mathsemicolon Ge surface passivation by Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Abbadie</w:t>
+                <w:t xml:space="preserve">Modeling and experiments on diffusion and activation of phosphorus in germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tsouroutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tsoukalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zergioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Clavelier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/5/055002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.094910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3117485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736056v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t>
               </w:r>
@@ -11371,51 +11371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t>
@@ -11453,90 +11453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of strain relaxation on active-region formation in InGaN/(Al)GaN heterostructures for green LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11733,77 +11733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion and activation of phosphorus in germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tsouroutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tsoukalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zergioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,453 +11869,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Si nanoparticles embedded in SiO2 layers by (S)TEM-EELS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Reduced Pressure-Chemical Vapour Deposition of Si/SiGe heterostructures for nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Coffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">D. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Carrada</w:t>
+                <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (4), pp.346--357. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154-155 (1-3), pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736064v1</w:t>
+                <w:t xml:space="preserve">hal-01736060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Pressure-Chemical Vapour Deposition of Si/SiGe heterostructures for nanoelectronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the transient formation of molecular hydrogen on the microcrack nucleation and evolution in H-implanted Si (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Andrieu</w:t>
+                <w:t xml:space="preserve">S. Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lafond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Ernst</w:t>
+                <w:t xml:space="preserve">K.K. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
+                <w:t xml:space="preserve">F. Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.23508-1 - 23508-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2829807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736060v1</w:t>
+                <w:t xml:space="preserve">hal-01736058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the transient formation of molecular hydrogen on the microcrack nucleation and evolution in H-implanted Si (001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Si nanoparticles embedded in SiO2 layers by (S)TEM-EELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Personnic</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.K. Bourdelle</w:t>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Letertre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.346--357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2829807⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736058v1</w:t>
+                <w:t xml:space="preserve">hal-01736064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and evolution of F nanobubbles in amorphous and crystalline Si</w:t>
               </w:r>
@@ -12448,51 +12448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting kinetics of Si$_{0.8}$Ge$_{0.2}$ layers implanted with H or sequentially with He and H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12621,51 +12621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1986--1989. </w:t>
@@ -12709,307 +12709,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of platelet formation in hydrogen and helium-implanted silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Wet oxidation of nitride layer implanted with low-energy Si ions for improved oxide-nitride-oxide memory stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Em. Vamvakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.04.158⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (26), pp.263513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736070v1</w:t>
+                <w:t xml:space="preserve">hal-01736066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet oxidation of nitride layer implanted with low-energy Si ions for improved oxide-nitride-oxide memory stacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Comparison of platelet formation in hydrogen and helium-implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262 (1), pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.04.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736066v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the initial supersaturation of solute atoms on the size of nanoparticles grown by an Ostwald ripening mechanism</w:t>
               </w:r>
@@ -13021,51 +13021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Chaldyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13123,824 +13123,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser annealing for n+/p junction formation in germanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Tsoukalas</w:t>
+                <w:t xml:space="preserve">Defects evolution and dopant activation anomalies in ion implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Florakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Zergioti</w:t>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Serafetinides</w:t>
+                <w:t xml:space="preserve">F. Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2006.08.013⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1-2), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736078v1</w:t>
+                <w:t xml:space="preserve">hal-01736079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Transformation of {1 1 3} defects into dislocation loops mediated by the {1 1 1} rod-like defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1-2), pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736074v1</w:t>
+                <w:t xml:space="preserve">hal-01736073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects evolution and dopant activation anomalies in ion implanted silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Evidences of an intermediate rodlike defect during the transformation of {113} defects into dislocation loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.046⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (16), pp.161904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2361178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736079v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of {1 1 3} defects into dislocation loops mediated by the {1 1 1} rod-like defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boninelli</w:t>
+                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258-260, pp.531-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736073v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of an intermediate rodlike defect during the transformation of {113} defects into dislocation loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boninelli</w:t>
+                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultralow-energy ion implantation in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2361178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (4), pp.044302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2171785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736076v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Laser annealing for n+/p junction formation in germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tsouroutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tsoukalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Florakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zergioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Serafetinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect Diffus. Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (4-5), pp.644--649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2006.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204809v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t>
               </w:r>
@@ -14098,51 +14098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fanciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14195,483 +14195,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
+                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (6), pp.1907--1911. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736090v1</w:t>
+                <w:t xml:space="preserve">hal-01736084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and aerial density distributions of Ge nanocrystals in a SiO 2 layer produced by molecular beam epitaxy and rapid thermal processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-004-2924-3⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736082v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Deactivation of Solid Phase Epitaxy-Activated Boron Ultrashallow Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 152 (10), pp.G787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.2018176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736081v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiGe virtual substrates growth up to 50% Ge concentration for Si/Ge dual channel epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14679,1838 +14679,1838 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 124-125 (SUPPL.), pp.113-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.052⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Solid Phase Epitaxy-Activated Boron Ultrashallow Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lamrani</w:t>
+                <w:t xml:space="preserve">Si nanocrystals by ultra-low energy ion implantation for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2018176⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.499--503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736089v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">Size and aerial density distributions of Ge nanocrystals in a SiO 2 layer produced by molecular beam epitaxy and rapid thermal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaiduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (2), pp.363-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-004-2924-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736088v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
+                <w:t xml:space="preserve">Fabrication of nanocrystal memories by ultra low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (6), pp.1907--1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200460523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01736084v1</w:t>
+                <w:t xml:space="preserve">hal-01736090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High germanium content SiGe virtual substrates grown at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 283 (3-4), pp.346--355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2005.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736085v1</w:t>
+                <w:t xml:space="preserve">hal-01736086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High germanium content SiGe virtual substrates grown at high temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108-109, pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2005.06.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01736086v1</w:t>
+                <w:t xml:space="preserve">hal-01736085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
+                <w:t xml:space="preserve">Capacitance study of electron traps in low-temperature-grown GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Müller</w:t>
+                <w:t xml:space="preserve">P. N. Brunkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+                <w:t xml:space="preserve">A. A. Gutkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Möller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+                <w:t xml:space="preserve">A. K. Moiseenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. G. Musikhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Chaldyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (4), pp.387--392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/1.1734663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736097v1</w:t>
+                <w:t xml:space="preserve">hal-01736105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of two-dimensional arrays of Si nanocrystals embedded in thin SiO 2 layers by low energy ion implantation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the “Life” of {113} Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1695594⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 810, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-810-C3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736103v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of boron electrical activation in preamorphised ultra-shallow junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Ion beam induced defects in crystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.07.049⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 216 (1-4), pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736096v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth dependence of defect evolution and TED during annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lamrani</w:t>
+                <w:t xml:space="preserve">Manipulation of two-dimensional arrays of Si nanocrystals embedded in thin SiO 2 layers by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (10), pp.5696-5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1695594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140976v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance study of electron traps in low-temperature-grown GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. V. Chaldyshev</w:t>
+                <w:t xml:space="preserve">Thermal stability of boron electrical activation in preamorphised ultra-shallow junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 114-115 (SPEC. ISS.), pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.07.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/1.1734663⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736105v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the “Life” of {113} Defects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Depth dependence of defect evolution and TED during annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.B. Cowern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 216, pp.90-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736093v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam induced defects in crystalline silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lamrani</w:t>
+                <w:t xml:space="preserve">Multi-dot floating-gates for nonvolatile semiconductor memories: Their ion beam synthesis and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (12), pp.2373-2375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736101v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Raman scattering of a single layer of Si nanocrystals on a silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 96 (4), pp.2403-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16570,77 +16570,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 810, </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16674,103 +16674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution of {1 1 3} defects in silicon: transformation against dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 216 (1-4), pp.173-177. </w:t>
@@ -16966,51 +16966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Ge content Si / SiGe heterostructures for microelectronics and optoelectronics purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17231,189 +17231,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over the parameters of InAs-GaAs quantum dot arrays in the Stranski-Krastanow growth mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ion energy and dose on the positioning of 2D-arrays of Si nanocrystals ion beam synthesised in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. M. Ustinov</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/1.1592865⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (1-3), pp.204-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736113v1</w:t>
+                <w:t xml:space="preserve">hal-01736116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing environment on the memory properties of thin oxides with embedded si nanocrystals obtained by low-energy ion-beam synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17422,944 +17422,944 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kapetanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tsoukalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Beltsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (1), pp.168-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1588378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ion energy and dose on the positioning of 2D-arrays of Si nanocrystals ion beam synthesised in thin SiO2 layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control over the parameters of InAs-GaAs quantum dot arrays in the Stranski-Krastanow growth mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Chassaing</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Maksimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Shchukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 101 (1-3), pp.204-207. </w:t>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (7), pp.861--865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/1.1592865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736116v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of silicon dioxide layers with embedded germanium nanocrystals grown by molecular beam epitaxy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.N. Larsen</w:t>
+                <w:t xml:space="preserve">Clusters formation in ultralow-energy high-dose boron-implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 82 (8), pp.1212-1214. </w:t>
+              <w:t xml:space="preserve">, 2003, 83 (26), pp.5407-5409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1555709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1637440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736109v1</w:t>
+                <w:t xml:space="preserve">hal-01736115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters formation in ultralow-energy high-dose boron-implanted silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hebras</w:t>
+                <w:t xml:space="preserve">Structural and electrical properties of silicon dioxide layers with embedded germanium nanocrystals grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaiduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 83 (26), pp.5407-5409. </w:t>
+              <w:t xml:space="preserve">, 2003, 82 (8), pp.1212-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1637440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1555709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736115v1</w:t>
+                <w:t xml:space="preserve">hal-01736109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dot Floating-Gates in MOSFETs for nonvolatile memories - Their ion beam synthesis and morphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Coffin</w:t>
+                <w:t xml:space="preserve">Polarized micro-photoluminescence spectroscopy of GaN nanocolumns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Shubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Jmerik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-792-R8.7⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.2602-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200303330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736111v1</w:t>
+                <w:t xml:space="preserve">hal-01736108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized micro-photoluminescence spectroscopy of GaN nanocolumns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D.D. Solnyshkov</w:t>
+                <w:t xml:space="preserve">Time evolution of the depth profile of {113} defects during transient enhanced diffusion in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.B. Cowern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (10), pp.1953-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1608489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200303330⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01736108v1</w:t>
+                <w:t xml:space="preserve">hal-01736110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of the depth profile of {113} defects during transient enhanced diffusion in silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Calvo</w:t>
+                <w:t xml:space="preserve">Multi-Dot Floating-Gates in MOSFETs for nonvolatile memories - Their ion beam synthesis and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Heinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83 (10), pp.1953-1955. </w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 792, pp.333-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1608489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-792-R8.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736110v1</w:t>
+                <w:t xml:space="preserve">hal-01736111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of annealing conditions on charge storage of Si nanocrystal memory devices obtained by low-energy ion beam synthesis</w:t>
               </w:r>
@@ -18397,51 +18397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tsoukalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67-68, pp.629-634. </w:t>
@@ -18796,64 +18796,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of junction depth and sheet resistance on the thermal budget in the low temperature pre-stabilization regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Downey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18969,51 +18969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Chaldyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Preobrazhenskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Semiconducting and Semi-Insulating Materials Conference, SIMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.233-236. </w:t>
@@ -19045,319 +19045,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of the island shape, volume and density in Stranski-Krastanow growth</w:t>
+                <w:t xml:space="preserve">InGaAs nanodomains formed in situ on the surface of (Al,Ga)As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N N Ledentsov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V A Shchukin</w:t>
+                <w:t xml:space="preserve">I.L. Krestnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bimberg</w:t>
+                <w:t xml:space="preserve">D.S. Sizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V M Ustinov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">D.A. Bedarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Kochnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/16/6/316⟩</w:t>
+              <w:t xml:space="preserve">Technical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27 (3), pp.233-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/1.1359837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736128v1</w:t>
+                <w:t xml:space="preserve">hal-01736125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaAs nanodomains formed in situ on the surface of (Al,Ga)As</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.L. Krestnikov</w:t>
+                <w:t xml:space="preserve">Reversibility of the island shape, volume and density in Stranski-Krastanow growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N N Ledentsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V A Shchukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V M Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I.V. Kochnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27 (3), pp.233-235. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (6), pp.502--506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/1.1359837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/16/6/316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736125v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy of GaN columnar nanostructures grown by molecular beam epitaxy</w:t>
               </w:r>
@@ -19875,771 +19875,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM structural studies of undoped and Si-doped GaN grown on Al2O3 substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal annealing of defects in InGaAs/GaAs heterostructures with three-dimensional islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Sobolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Kochnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Lantratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T.S. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 34 (8), pp.867-871. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 34 (2), pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/1.1187932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/1.1188090⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736131v1</w:t>
+                <w:t xml:space="preserve">hal-01736130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of defect-free InGaAs-GaAs quantum dots for 1.3 ?m spectral range grown by metal-organic chemical vapor deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.L. Krestnikov</w:t>
+                <w:t xml:space="preserve">Influence of annealing on the formation of inGaAs quantum dots in GaAs matrix during metal organic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ledentsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D.A. Bedarev</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Kochnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Lantratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Symposium Nanostructures: Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.355-358</w:t>
+              <w:t xml:space="preserve">, 2000, pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736132v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal annealing of defects in InGaAs/GaAs heterostructures with three-dimensional islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.3 \mathrmμm luminescence and gain from defect-free InGaAs-GaAs quantum dots grown by metal-organic chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N N Ledentsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M V Maximov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Maka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Sobolev</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">C M Sotomayor Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (6), pp.604--607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/15/6/320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/1.1187932⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736130v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing on the formation of inGaAs quantum dots in GaAs matrix during metal organic chemical vapor deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N.A. Bert</w:t>
+                <w:t xml:space="preserve">Formation of defect-free InGaAs-GaAs quantum dots for 1.3 ?m spectral range grown by metal-organic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.L. Krestnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ledentsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V.M. Lantratov</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Maximov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Bedarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Symposium Nanostructures: Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.117-120</w:t>
+              <w:t xml:space="preserve">, 2000, pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736134v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.3 \mathrmμm luminescence and gain from defect-free InGaAs-GaAs quantum dots grown by metal-organic chemical vapour deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N N Ledentsov</w:t>
+                <w:t xml:space="preserve">TEM structural studies of undoped and Si-doped GaN grown on Al2O3 substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M V Maximov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Bimberg</w:t>
+                <w:t xml:space="preserve">Yu.G. Musikhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Maka</w:t>
+                <w:t xml:space="preserve">S.V. Novikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C M Sotomayor Torres</w:t>
+                <w:t xml:space="preserve">T.S. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 15 (6), pp.604--607. </w:t>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (8), pp.867-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/15/6/320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/1.1188090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736135v1</w:t>
+                <w:t xml:space="preserve">hal-01736131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hole and electron traps in the InGaAs/GaAs heterostructures with quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Sobolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.V. Kochnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Lantratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20716,433 +20716,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach for displacement and strain mapping from HR-(S)TEM images of crystalline materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid and Liquid State Dewetting of Thin Silicon Films Sandwiched between Two Silicon Carbide Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Landru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy of Semi-Conducting Materials Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.1623-1623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02331623mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258683v1</w:t>
+                <w:t xml:space="preserve">hal-04735314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid and Liquid State Dewetting of Thin Silicon Films Sandwiched between Two Silicon Carbide Substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Jik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02331623mtgabs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735314v1</w:t>
+                <w:t xml:space="preserve">hal-04253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel approach for displacement and strain mapping from HR-(S)TEM images of crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMF 2023 - The 15th International Meeting on Ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tel AViv, Israel</w:t>
+              <w:t xml:space="preserve">Microscopy of Semi-Conducting Materials Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Walther, Rachel A Oliver, Apr 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253508v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization pattern at the atomic scale in ferroelectric BaTiO3 under different boundary conditions by HRSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Rodrigues Canabarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+                <w:t xml:space="preserve">Dong Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSBMM and CIASEM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Olinda, Brazil</w:t>
@@ -21210,51 +21210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Chmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Jik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21678,597 +21678,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-dot oxide-confined 850-nm VCSELs with extreme temperature stability operating at 25 Gbit/s up to 180deg C</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of Si and LiTaO3 thin layers: physics behind a fracture of materials by SmartCutTM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical-Cavity Surface-Emitting Lasers XXIV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference PhysicA.SPb/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Saint-Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375527v1</w:t>
+                <w:t xml:space="preserve">hal-03019217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Si and LiTaO3 thin layers: physics behind a fracture of materials by SmartCutTM technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum-dot oxide-confined 850-nm VCSELs with extreme temperature stability operating at 25 Gbit/s up to 180deg C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Ledentsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Chorchos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg-Reinhardt Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Shchukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference PhysicA.SPb/2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertical-Cavity Surface-Emitting Lasers XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2543244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019217v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative strain distribution in electromechanically coupled IV-IV and III-V semiconductor quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGCTF 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304422v1</w:t>
+                <w:t xml:space="preserve">hal-02343896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative strain distribution in electromechanically coupled IV-IV and III-V semiconductor quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MGCTF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint Petersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02343896v1</w:t>
+                <w:t xml:space="preserve">hal-02304422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced methods for strain measurement in crystalline nanomaterials: application to multilayer InAlGaP quantum dots formed on high-index (11l)GaAs substrates”</w:t>
+                <w:t xml:space="preserve">Strain measurements and mapping with a nanometer resolution and high precision at the most basic conventional TEM: moiré based technique by specimen design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai N. Ledentsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Materials Research Congress (IMRC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773833v1</w:t>
+                <w:t xml:space="preserve">hal-01763087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain measurements and mapping with a nanometer resolution and high precision at the most basic conventional TEM: moiré based technique by specimen design</w:t>
+                <w:t xml:space="preserve">Advanced methods for strain measurement in crystalline nanomaterials: application to multilayer InAlGaP quantum dots formed on high-index (11l)GaAs substrates”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Shchukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai N. Ledentsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">XXVII International Materials Research Congress (IMRC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763087v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments of the SmartCut process for slicing thin layers</w:t>
               </w:r>
@@ -22418,51 +22418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials science behind the Smart Cut process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Daghbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22900,636 +22900,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blistering of silicon surfaces due to very low energy H and He co-implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Daghbouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">EMN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnic, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763074v1</w:t>
+                <w:t xml:space="preserve">hal-01763096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
+                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Korytov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV B-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767758v1</w:t>
+                <w:t xml:space="preserve">hal-01763074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blistering of silicon surfaces due to very low energy H and He co-implantation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnic, Croatia</w:t>
+              <w:t xml:space="preserve">XV B-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763096v1</w:t>
+                <w:t xml:space="preserve">hal-01767758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic model of LED structure with InGaN quantum-dots active region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pecchia</w:t>
+                <w:t xml:space="preserve">Green (In,Ga,Al)P-GaP light-emitting diodes grown on high-index GaAs surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Ledentsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Shchukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei F. Tsatsulnikov</w:t>
+                <w:t xml:space="preserve">J. Lyytikäinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Okhotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388939⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2083953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721150v1</w:t>
+                <w:t xml:space="preserve">hal-01736019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green (In,Ga,Al)P-GaP light-emitting diodes grown on high-index GaAs surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lyytikäinen</w:t>
+                <w:t xml:space="preserve">Realistic model of LED structure with InGaN quantum-dots active region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Okhotnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Walter Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1543-1546, </w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2083953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736019v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t>
               </w:r>
@@ -23617,269 +23617,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Qiu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, ??, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721156v1</w:t>
+                <w:t xml:space="preserve">hal-01763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Shanghai, China. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWJT.2014.6842019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763638v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects and Strain imaging of ion implanted materials</w:t>
               </w:r>
@@ -23960,64 +23960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24072,103 +24072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic structures with InAlN layers grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.107-108, </w:t>
@@ -24353,90 +24353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep green and monolithic white LEDs based on combination of short-period InGaN/GaN superlattice and InGaN QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 30th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Seoul, France. pp.253-254, </w:t>
@@ -24513,51 +24513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24602,623 +24602,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystalline Structure of HfZrO Thin Films and ZrO2 / HfO2 bi-Layers Grown by AVD for MOS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2911489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736065v1</w:t>
+                <w:t xml:space="preserve">hal-01736062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Structure of HfZrO Thin Films and ZrO2 / HfO2 bi-Layers Grown by AVD for MOS Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
+                <w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Gaumer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Adrien Gouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. </w:t>
+              <w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2911489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736062v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of some critical aspects of Ge and GeOI substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Damlencourt</w:t>
+                <w:t xml:space="preserve">Materials science issues for the fabrication of naocrystal memory devices by ultra low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Germanium for CMOS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Diffusion in Solids and Liquids, DSL-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736072v1</w:t>
+                <w:t xml:space="preserve">hal-00115744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials science issues for the fabrication of naocrystal memory devices by ultra low energy ion implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Review of some critical aspects of Ge and GeOI substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Damlencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Diffusion in Solids and Liquids, DSL-2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Germanium for CMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, ville indéterminée, Unknown Region. pp.789-805, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2355874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115744v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time dependence study of hydrogen-induced defects in silicon during thermal anneals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kernevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25263,338 +25263,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultra-low energy ion implantation in thin SiO2 layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Respaud</w:t>
+                <w:t xml:space="preserve">Ge nanocrystals in MOS-memory structures produced by molecular-beam epitaxy and rapid-thermal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaiduk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium D – Materials and Processes for Nonvolatile Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, indéterminée, Unknown Region. pp.281-286, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-830-D6.6⟩</w:t>
+              <w:t xml:space="preserve">, 2005, indéterminée, Unknown Region. pp.263-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-830-D6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736087v1</w:t>
+                <w:t xml:space="preserve">hal-01736092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge nanocrystals in MOS-memory structures produced by molecular-beam epitaxy and rapid-thermal processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Oxidation of Si nanocrystals fabricated by ultra-low energy ion implantation in thin SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium D – Materials and Processes for Nonvolatile Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, indéterminée, Unknown Region. pp.263-267, </w:t>
+              <w:t xml:space="preserve">, 2005, indéterminée, Unknown Region. pp.281-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-830-D6.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-830-D6.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736092v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strained Si and Ge MOSFETs with high-K/metal gate stack for high mobility dual channel CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25671,90 +25671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of 2D arrays of Si nanocrystals by ultra-low-energy ion beam-synthesis for nonvolatile memories applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25799,373 +25799,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase epitaxy process integration on 50-nm PMOS devices: Effects of defects on chemical and electrical characteristics of ultra shallow junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Activation, diffusion and defect analysis of a spike anneal thermal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C – Silicon Front-End Junction Formation-Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.21-27, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-810-C1.4⟩</w:t>
+              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.215-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-810-C5.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736099v1</w:t>
+                <w:t xml:space="preserve">hal-01736106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation, diffusion and defect analysis of a spike anneal thermal cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hebras</w:t>
+                <w:t xml:space="preserve">Solid phase epitaxy process integration on 50-nm PMOS devices: Effects of defects on chemical and electrical characteristics of ultra shallow junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Farhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C – Silicon Front-End Junction Formation-Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.215-221, </w:t>
+              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.21-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-810-C5.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-810-C1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736106v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase epitaxy - Activation and deactivation of boron in ultra-shallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced short-time thermal processing for Si-based CMOS devices </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.90-105</w:t>
@@ -26207,90 +26207,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between thermal evolution of interstitial defects and transient enhanced diffusion in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -26612,103 +26612,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
@@ -26903,64 +26903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t>
@@ -27199,51 +27199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8672ADE"/>
+    <w:nsid w:val="7DB26646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27430,51 +27430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikolay-cherkashin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0322-0864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183426924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Komarov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Moiseev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Masyutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2025.3628068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louiset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schamm-Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Canabarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202507905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Cunff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Landru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161678" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205878" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I I Olaniyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Schmitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad4713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chmielewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113778" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sakharov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tsatsulnikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Nikolaev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13020241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V Sakharov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E Nikolaev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13081367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kosarev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chaldyshev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12121967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071729" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lundin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Usov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378502108006X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040729" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nevedomskiy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Preobrazhenskii" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.44" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledentsov Jr." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Shchukin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Kropp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledentsov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ledentsov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Shernyakov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kulagina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Payusov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadtochiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulagina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payusov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yu. Gordeev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782619160218" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stumpf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abu Quba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022558" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N Ledentsov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Shchukin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu M Shernyakov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Kulagina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Payusov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013985" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Daghbouj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5012505" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.01.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Prudkovskiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Iacovella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Katin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Maslov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aacc5d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Shernyakov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5144" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5FVHMB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. Lundin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Sakharov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616090232" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Karpov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. Nikolaev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532491" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tikhomirov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Zemlyakov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Volkov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Parnes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Vyuginov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616020263" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.190" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782615110238" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.078" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTVC30CZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892094" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721154v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782614010199" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi La&#226;nab" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belafhaili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300177" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4RX2DW8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719500v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.045" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TRZFSHP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor S. Kopp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Kaganer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Baidakova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865502" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafhaili" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#226;nab" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2013.04.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SC1C5HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818812" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736023v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignoud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bethoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capello" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733619" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736029v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Musikhin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261210017X" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDD41N56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736036v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/39/395701" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/956930A30182ED2D3791ACFC809F685A8523D647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736035v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782612100168" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB6FW1J3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736037v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Achkeev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Khaibullin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Tagirov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hnatowicz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783411030024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PD0PHLBJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736050v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Okba" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Di" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastasi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3467455" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736048v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaurich" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459884" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736044v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010215" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZJ4RR6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736049v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.162" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJBF9RH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736053v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsouroutas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukalas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zergioti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117485" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736056v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hartmann" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abbadie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Grampeix" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Clavelier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/5/055002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7FAB4F60C5D8FD2627C4315C65640695642A67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736063v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.09.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GQVF95-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736060v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.08.009" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PTFLWVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736058v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personnic" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Bourdelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauzin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829807" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736061v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boninelli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Priolo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969055" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736059v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulnette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallement" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daix" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033555" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736070v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.158" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VHVXP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736067v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Chaldyshev" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Bert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749303" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736078v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florakis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Serafetinides" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.08.013" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNR28F9K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamrani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelle" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.046" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGMG2LN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736073v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.019" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8SHDBCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736076v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361178" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.09.058" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM312FZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736082v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjilal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hansen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaiduk" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Larsen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2924-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8WG9SP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736080v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.052" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMSKWS83-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736089v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lerch" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niess" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2018176" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736086v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.06.036" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKB4D0M1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736103v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassaing" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695594" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736096v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.07.049" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PL2LFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140976v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colombeau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowern" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736105v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Brunkov" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Gutkin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Moiseenko" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. G. Musikhin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Chaldyshev" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1734663" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1271AF2DDCC56B700162FF5F371D2E662673D71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736093v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C3.7" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736101v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.019" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-686D8N5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736095v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765853" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736104v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paul" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lerch" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-810-c5.4" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736098v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.075" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF5W7S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736102v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Maksimov" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Sizov" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Makarov" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Kayander" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Asryan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1808830" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJWJ79GH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736107v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Damlencourt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandelle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbadie" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736094v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapetanakis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skarlatos" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beltsios" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.039" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVK76KH6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736113v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Shchukin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Ustinov" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1592865" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4083E3423A97CD5C2F8A3F553E69B8102619A8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736112v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588378" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736116v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00724-9" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4326GHM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736109v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1555709" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736115v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1637440" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736108v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Shubina" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Jmerik" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ivanov" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Solnyshkov" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303330" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH44LWJR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736110v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1608489" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736114v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00124-2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHWH1M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736122v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1507285" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3670QQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736119v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tonkikh" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Egorov" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Polyakov" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.?. Tsyrlin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Volovik" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1467272" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLJLMSG0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736121v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayha" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Downey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Arevalo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIT.2002.1258081" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736118v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIM.2002.1242762" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736128v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N N Ledentsov" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bimberg" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Ustinov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/16/6/316" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A1EF56B7707989C00C55EE598153E07F88506DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736125v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Krestnikov" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Sizov" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Bedarev" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kochnev" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1359837" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABF07DF91973DCB7374244B9BE5D27F65F79C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736127v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mamutin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Vekshin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zhmerik" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ivanov" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1340201" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNP08MT4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736129v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Volovik" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Kovsh" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Passenberg" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kuenzel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grote" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/16/3/312" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9562F4B0225A5F42E608C11E078B3714101403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736123v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Petrov" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736124v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Zakharov" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werner" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G&#246;sele" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bimberg" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736131v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Musikhin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Novikov" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Cheng" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1188090" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFKHL6N8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736132v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Maximov" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736130v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sobolev" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Lantratov" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1187932" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q69K9GHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736134v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736135v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Maximov" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maka" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Sotomayor Torres" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/6/320" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7E166E4BABB7FE01985BF5DBBAE94E2A37346CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736136v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Emtsev" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258683v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735314v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rieutord" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02331623mtgabs" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253508v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Canabarro" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jik Kim" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Magen" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253523v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253511v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750458v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698690v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814716v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375527v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ledentsov" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Chorchos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Makarov" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg-Reinhardt Kropp" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shchukin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543244" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019217v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304422v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773833v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai N. Ledentsov" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763087v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767500v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767536v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767778v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763083v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763581v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736016v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252957" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763588v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763096v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736019v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyytik&#228;inen" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Okhotnikov" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083953" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763647v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736062v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911489" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736072v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clavelier" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deguet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Damlencourt" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2355874" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736075v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kernevez" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2401463" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736092v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.2" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736099v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C1.4" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736106v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C5.4" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736100v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146421v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736117v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Kovsh" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-692-H1.10.1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736120v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ustinov" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey E. Zhukov" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Maleev" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Y. Egorov" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey R. Kovsh" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470541" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736027v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch7" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01800161v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obtention De" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikolay-cherkashin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0322-0864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183426924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Komarov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Moiseev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Masyutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2025.3628068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louiset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schamm-Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bl&#225;zquez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Canabarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202507905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Cunff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Landru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161678" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I I Olaniyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Schmitt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad4713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chmielewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113778" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sakharov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tsatsulnikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Nikolaev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13020241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V Sakharov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E Nikolaev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13081367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kosarev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chaldyshev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12121967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071729" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lundin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Usov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378502108006X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040729" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nevedomskiy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Preobrazhenskii" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledentsov Jr." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Shchukin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Kropp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledentsov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ledentsov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Shernyakov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kulagina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Payusov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadtochiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulagina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payusov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yu. Gordeev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782619160218" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stumpf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abu Quba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rumler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022558" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N Ledentsov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Shchukin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu M Shernyakov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Kulagina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Payusov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013985" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Daghbouj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5012505" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Prudkovskiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Iacovella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Katin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Maslov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aacc5d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.01.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Shernyakov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5144" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Karpov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. Lundin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. Nikolaev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Sakharov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532491" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721148v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616090232" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5FVHMB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tikhomirov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Zemlyakov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Volkov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Parnes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Vyuginov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616020263" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.190" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782615110238" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTVC30CZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi La&#226;nab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belafhaili" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300177" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4RX2DW8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782614010199" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892094" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719500v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.045" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TRZFSHP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor S. Kopp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Kaganer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Baidakova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865502" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafhaili" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#226;nab" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2013.04.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SC1C5HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818812" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736023v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignoud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Musikhin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261210017X" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDD41N56-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736033v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bethoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733619" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736036v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/39/395701" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/956930A30182ED2D3791ACFC809F685A8523D647/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736035v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782612100168" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB6FW1J3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736037v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Achkeev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Khaibullin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Tagirov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hnatowicz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783411030024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PD0PHLBJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736044v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010215" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZJ4RR6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736048v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaurich" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459884" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736050v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Okba" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Di" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastasi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3467455" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736049v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.162" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJBF9RH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736056v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hartmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abbadie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Grampeix" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Clavelier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/5/055002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7FAB4F60C5D8FD2627C4315C65640695642A67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736053v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsouroutas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsoukalas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zergioti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3117485" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736063v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.09.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0GQVF95-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.08.009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PTFLWVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736058v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personnic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Bourdelle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauzin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829807" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736064v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM8D8GBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736061v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boninelli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Priolo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969055" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736059v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulnette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallement" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daix" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033555" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736069v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Em. Vamvakas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.068" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF2RV2H5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736066v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752769" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736070v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.158" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8VHVXP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736067v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Chaldyshev" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Bert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2749303" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736079v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamrani" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.046" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGMG2LN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736073v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.019" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8SHDBCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736076v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361178" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736074v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171785" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736078v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florakis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Serafetinides" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2006.08.013" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNR28F9K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perego" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanciulli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.09.058" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM312FZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736089v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lerch" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niess" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2018176" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736080v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.052" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMSKWS83-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736081v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.129" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-432P4HJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736082v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjilal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hansen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaiduk" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Larsen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2924-3" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8WG9SP8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736090v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460523" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736086v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.06.036" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKB4D0M1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736105v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Brunkov" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Gutkin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Moiseenko" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. G. Musikhin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Chaldyshev" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1734663" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1271AF2DDCC56B700162FF5F371D2E662673D71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C3.7" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736101v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.019" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-686D8N5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736103v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassaing" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695594" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736096v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.07.049" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PL2LFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140976v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colombeau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowern" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736097v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Heinig" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ller" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736095v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765853" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736104v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paul" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lerch" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-810-c5.4" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736098v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.075" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF5W7S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736102v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Maksimov" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Sizov" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Makarov" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Kayander" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Asryan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1808830" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJWJ79GH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736107v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Damlencourt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandelle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbadie" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736094v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapetanakis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skarlatos" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beltsios" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.039" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVK76KH6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736116v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00724-9" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4326GHM6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736112v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588378" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736113v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Shchukin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Ustinov" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1592865" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4083E3423A97CD5C2F8A3F553E69B8102619A8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736115v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1637440" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736109v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1555709" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736108v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Shubina" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Jmerik" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ivanov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Solnyshkov" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303330" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH44LWJR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736110v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1608489" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736111v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R8.7" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736114v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00124-2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHWH1M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736122v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1507285" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3670QQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736119v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Tonkikh" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Egorov" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Polyakov" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.?. Tsyrlin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Volovik" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1467272" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLJLMSG0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736121v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayha" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Downey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Arevalo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIT.2002.1258081" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736118v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIM.2002.1242762" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736125v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Krestnikov" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Sizov" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Bedarev" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kochnev" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1359837" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ABF07DF91973DCB7374244B9BE5D27F65F79C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736128v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N N Ledentsov" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bimberg" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Ustinov" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/16/6/316" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A1EF56B7707989C00C55EE598153E07F88506DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736127v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mamutin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Vekshin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zhmerik" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ivanov" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1340201" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNP08MT4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736129v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Volovik" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Kovsh" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Passenberg" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kuenzel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grote" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/16/3/312" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9562F4B0225A5F42E608C11E078B3714101403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736123v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Petrov" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736124v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Zakharov" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werner" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G&#246;sele" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bimberg" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736130v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sobolev" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Lantratov" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1187932" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q69K9GHV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736134v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736135v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Maximov" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maka" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Sotomayor Torres" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/15/6/320" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7E166E4BABB7FE01985BF5DBBAE94E2A37346CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736132v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Maximov" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736131v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Musikhin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Novikov" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Cheng" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1188090" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFKHL6N8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736136v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Emtsev" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735314v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rieutord" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02331623mtgabs" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253508v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Canabarro" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jik Kim" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Magen" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258683v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253523v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253511v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750458v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698690v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814716v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019217v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375527v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ledentsov" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Chorchos" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Makarov" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg-Reinhardt Kropp" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shchukin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543244" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304422v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763087v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773833v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai N. Ledentsov" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767500v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767536v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767778v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763083v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763581v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736016v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252957" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763588v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763096v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736019v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyytik&#228;inen" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Okhotnikov" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083953" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763647v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736062v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911489" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736072v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clavelier" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deguet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Damlencourt" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2355874" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736075v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kernevez" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2401463" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736092v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.2" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736087v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D6.6" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736091v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-830-D5.2" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736106v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C5.4" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736099v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C1.4" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736100v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146421v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736117v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Kovsh" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-692-H1.10.1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736120v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ustinov" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey E. Zhukov" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Maleev" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Y. Egorov" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey R. Kovsh" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.470541" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736027v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch7" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01800161v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obtention De" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>