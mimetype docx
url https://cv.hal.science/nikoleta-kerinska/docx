--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -449,378 +449,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de narrativité : Interview de Lorenzo Menoud par Nikoleta Kerinska, 2021</w:t>
+                <w:t xml:space="preserve">Narrativas artísticas: ramificações, contaminações e apagamentos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Menoud</w:t>
+                <w:t xml:space="preserve">Fábio Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Rampin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Estado da Arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/EdA-v2-n1-2021-61570⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/EdA-v2-n1-2021-62551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450801v1</w:t>
+                <w:t xml:space="preserve">hal-04451034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrativas artísticas: ramificações, contaminações e apagamentos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fábio Fonseca</w:t>
+                <w:t xml:space="preserve">A propos de narrativité : Interview de Lorenzo Menoud par Nikoleta Kerinska, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Menoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Rampin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Estado da Arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14393/EdA-v2-n1-2021-62551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/EdA-v2-n1-2021-61570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451034v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A autonomia em obras dotadas de inteligência artificial</w:t>
+                <w:t xml:space="preserve">Mapas, fronteiras e outras criaturas indomáveis em busca de identidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PÓS: Revista do Programa de Pós-graduação em Artes da EBA/UFMG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Systèmes Artificiels en Art, 10 (19), p. 42-58. </w:t>
+              <w:t xml:space="preserve">ouvirOUver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Géographies sensibles : paysages, territoires, frontières, 16 (1), pp.70-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35699/2237-5864.2020.21563.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/OUV-v16n1a2020-52257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450664v1</w:t>
+                <w:t xml:space="preserve">hal-04450671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapas, fronteiras e outras criaturas indomáveis em busca de identidade</w:t>
+                <w:t xml:space="preserve">A autonomia em obras dotadas de inteligência artificial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ouvirOUver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Géographies sensibles : paysages, territoires, frontières, 16 (1), pp.70-83. </w:t>
+              <w:t xml:space="preserve">PÓS: Revista do Programa de Pós-graduação em Artes da EBA/UFMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Systèmes Artificiels en Art, 10 (19), p. 42-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14393/OUV-v16n1a2020-52257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35699/2237-5864.2020.21563.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450671v1</w:t>
+                <w:t xml:space="preserve">hal-04450664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensações cinéticas: Palatnik e o movimento como tema na arte</w:t>
               </w:r>
@@ -2111,51 +2111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75FB4455"/>
+    <w:nsid w:val="F86BADAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikoleta-kerinska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5486-1381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188986375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kerinska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/rf.v18i27.42486" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/bjp20231519" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-61570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Rampin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62551" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2237-5864.2020.21563." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV-v16n1a2020-52257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Migliore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beuzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/ouv23-v14n2a2018-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-23." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guelton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seer.ufu.br/index.php/ouvirouver/article/view/45849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikoleta-kerinska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5486-1381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188986375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kerinska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/rf.v18i27.42486" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/bjp20231519" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fonseca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Rampin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-61570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV-v16n1a2020-52257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2237-5864.2020.21563." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Migliore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beuzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/ouv23-v14n2a2018-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-23." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guelton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seer.ufu.br/index.php/ouvirouver/article/view/45849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>