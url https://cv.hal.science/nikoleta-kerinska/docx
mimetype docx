--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2111,51 +2111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F86BADAA"/>
+    <w:nsid w:val="DC68A81D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>