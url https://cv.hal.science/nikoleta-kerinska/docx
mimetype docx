--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -293,183 +293,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agentes inteligentes projetos artísticos: personagens que evoluem entre linguagem e ficção</w:t>
+                <w:t xml:space="preserve">Creativity through Autonomy: The Real Challenge of the Computer Art Today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Farol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ensaios, 18 (27), pp.141-151. </w:t>
+              <w:t xml:space="preserve">Balkan Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Creativity After Automation, 15 (1), pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47456/rf.v18i27.42486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5840/bjp20231519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450494v1</w:t>
+                <w:t xml:space="preserve">hal-04450485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity through Autonomy: The Real Challenge of the Computer Art Today</w:t>
+                <w:t xml:space="preserve">Agentes inteligentes projetos artísticos: personagens que evoluem entre linguagem e ficção</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balkan Journal of Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Creativity After Automation, 15 (1), pp.69-76. </w:t>
+              <w:t xml:space="preserve">Revista Farol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ensaios, 18 (27), pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5840/bjp20231519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47456/rf.v18i27.42486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450485v1</w:t>
+                <w:t xml:space="preserve">hal-04450494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativas artísticas: ramificações, contaminações e apagamentos</w:t>
               </w:r>
@@ -1544,279 +1544,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos sur la scène artistique brésilienne des années 1940 aux années 1980 : Interview de Catherine Bompuis par Marjolaine Beuzard, 2010</w:t>
+                <w:t xml:space="preserve">Mídias localizadas e mobilidades compartilhadas, criação e ativação em três dispositivos artísticos contemporâneos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Beuzard</w:t>
+                <w:t xml:space="preserve">Bernard Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14393/ouv23-v14n2a2018-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/OUV23-v14n2a2018-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450935v1</w:t>
+                <w:t xml:space="preserve">hal-04450936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visita ao ateliê de Abraham Palatnik: entrevista de Marjolaine Beuzard com o artista, Rio de Janeiro, abril de 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Propos sur la scène artistique brésilienne des années 1940 aux années 1980 : Interview de Catherine Bompuis par Marjolaine Beuzard, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Beuzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/OUV23-v14n2a2018-23.⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/ouv23-v14n2a2018-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450929v1</w:t>
+                <w:t xml:space="preserve">hal-04450935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mídias localizadas e mobilidades compartilhadas, criação e ativação em três dispositivos artísticos contemporâneos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visita ao ateliê de Abraham Palatnik: entrevista de Marjolaine Beuzard com o artista, Rio de Janeiro, abril de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Beuzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kerinska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/OUV23-v14n2a2018-23.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guelton</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04450936v1</w:t>
+                <w:t xml:space="preserve">hal-04450929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2111,51 +2111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC68A81D"/>
+    <w:nsid w:val="96B36F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikoleta-kerinska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5486-1381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188986375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kerinska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/rf.v18i27.42486" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/bjp20231519" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fonseca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Rampin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-61570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV-v16n1a2020-52257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2237-5864.2020.21563." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Migliore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beuzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/ouv23-v14n2a2018-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-23." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guelton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seer.ufu.br/index.php/ouvirouver/article/view/45849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikoleta-kerinska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5486-1381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188986375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kerinska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/bjp20231519" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/rf.v18i27.42486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fonseca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Rampin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-61570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV-v16n1a2020-52257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2237-5864.2020.21563." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Migliore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/EdA-v2-n1-2021-62180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guelton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beuzard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/ouv23-v14n2a2018-24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV23-v14n2a2018-23." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seer.ufu.br/index.php/ouvirouver/article/view/45849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/OUV" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>