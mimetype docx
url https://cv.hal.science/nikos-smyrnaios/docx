--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NIKOS SMYRNAIOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en Sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nikos-smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0782-2376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Athènes en 1976, j'ai obtenu mon doctorat en Sciences de l'information et de la communication en 2005 à l'Université Grenoble 3.Actuellement j’exerce les fonctions de professeur des universités à l'IUT A de l'Université Toulouse 3 où je suis responsable de la Licence Information-Communication. Je suis membre du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thématique générale de recherche est la socio-économie politique de l’espace public numérique. Mon objectif est d’analyser de manière critique et dialectique les processus politiques, socio-économiques et techniques qui influent sur la répartition des ressources symboliques et communicationnelles dans l’espace public médié par les dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette thématique se décline en 3 axes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’examen critique des stratégies éditoriales et économiques des médias et des acteurs de l’industrie de l’internet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse de l’utilisation des médias sociaux lors des controverses politiques et scientifiques (environnement, santé) à travers les réseaux formés et les discours émis;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la sociologie et des pratiques journalistiques et médiatiques contemporaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cure worse than the disease? The controversy on Twitter around a fake COVID-19 treatment from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Review of Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/grsr.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political stakes of online platforms' deals with French publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anàlisi: Quaderns de Comunicació i Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/analisi.3546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias contre la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéologie cynique de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les GAFAM, entre emprise structurelle et crise d'hégémonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 185, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critically understanding the platformization of the public sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (5), pp.435-445. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231231189046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle bourgeoisie issue de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (409), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.409.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.63-81. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Zago Midiars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic collaboration as a response to disinformation online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google as an Information Monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (4), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2019.1718980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Charlie Hebdo Attacks on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.205630511769364. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2056305117693647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pétition contre la Loi travail: construction et appropriation de l’événement par ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.52-75. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession « nettoyeur du net »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (5), pp.57. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.205.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet GAFAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 188 (2), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.188.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodismo y redes digitales : Innovación y cambio profesional o movilización de «sociabilidades» ? Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs en ligne de l’information locale vers une relation aux publics renouvelée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Online Journalism and its Publics - Le journalisme en ligne et ses publics - O jornalismo online e seus públicos -, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et réseaux socionumériques : Innovation et mutation professionnelles ou réquisition de « sociabilités » ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalism and Social Networking Sites: Innovation and Professional Transformation or Imposition of “Sociability”? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des fréquences et des cooccurrences des entités nommées dans les discours de la presse sur l’intelligence artificielle (2012-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique. pp.893-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias français : le crowdfunding au service du pluralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation (Cémti, Université Paris 8 Vincennes-Saint-Denis); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association Preconference Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Of Liberal Arts (Purdue University); LabSIC (Université Paris 13), May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding Journalism: The Case Of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Journalism, Society and Politics in the Digital Media Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Media Institute; Open University of Cyprus; Centre for the Study of Journalism, Culture and Community at Bournemouth University; Laboratory of Research in New Economy and Development at University Hassan II Casablanca (Maroc), Sep 2017, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation? What mobilisation? How did the French society respond to the terrorist attacks in January 2015?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst‐vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratinaud P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smyrnaios N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macovei I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFOMEDIATION DE L'INFORMATION EN LIGNE : LE CAS DES FILIALES FRANCAISES DE GOOGLE ET YAHOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Giant’s dominance and the perils of heteronomy for digital journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6+1 Proposals for Journalism : Safeguarding the Field in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectbooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789386493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case of a Facebook Content Moderation Debacle in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism and Digital Content in Emerging Media Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.9-26, 2022, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04552-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of SYRIZA in Greece 2009–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Karatzogianni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emerald Handbook of Digital Media in Greece : Journalism and Political Communication in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-312, 2020, The Emerald Handbook of Digital Media in Greece:Journalism and Political Communication in Times of Crisis, 9781839824012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation: “Net Cleaner”—The Socio-economic Issues of Comment Moderation on French News Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-131, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Francophone Research on Media, Economics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34054-4. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internet comme vecteur d’hétéronomie journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRITIQUES DU NUMÉRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2018, 978-2-343-14480-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le pluralisme de l'information sur le web français : le projet de recherche Ipri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralisme de l'information et Media diversity : un état des lieux international. Bruxelles : De Boeck, pp. 189-209.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 189-209, 2013, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1821 tweets. Networks and ideological discourse around the Greek revolution bicentenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03595828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pandémie à l'invasion du Capitole : les enjeux politiques de l'emprise des GAFAM sur l'espace public numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι επιπτώσεις της πανδημίας COVID-19 στην ψηφιακή δημόσια σφαίρα: Το παράδειγμα του Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of CrossCheck on Journalists & the Audience Learning the lessons from a collaborative journalism project fighting disinformation online during the French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES GAFAM CONTRE L’INTERNET, UNE ÉCONOMIE POLITIQUE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86938-242-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#EP2014 ou les élections européennes depuis Twitter (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NIKOS SMYRNAIOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en Sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nikos-smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0782-2376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Athènes en 1976, j'ai obtenu mon doctorat en Sciences de l'information et de la communication en 2005 à l'Université Grenoble 3.Actuellement j’exerce les fonctions de professeur des universités à l'IUT A de l'Université Toulouse 3 où je suis responsable de la Licence Information-Communication. Je suis membre du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thématique générale de recherche est la socio-économie politique de l’espace public numérique. Mon objectif est d’analyser de manière critique et dialectique les processus politiques, socio-économiques et techniques qui influent sur la répartition des ressources symboliques et communicationnelles dans l’espace public médié par les dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette thématique se décline en 3 axes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’examen critique des stratégies éditoriales et économiques des médias et des acteurs de l’industrie de l’internet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse de l’utilisation des médias sociaux lors des controverses politiques et scientifiques (environnement, santé) à travers les réseaux formés et les discours émis;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la sociologie et des pratiques journalistiques et médiatiques contemporaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle comme tragédie des communs symboliques : l'exemple du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1821 tweets. Networks and ideological discourse around the Greek revolution bicentenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03595828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pandémie à l'invasion du Capitole : les enjeux politiques de l'emprise des GAFAM sur l'espace public numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι επιπτώσεις της πανδημίας COVID-19 στην ψηφιακή δημόσια σφαίρα: Το παράδειγμα του Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le virage réactionnaire de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 423 (3), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.423.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Silicon Valley’s Reactionnary Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 423 (3), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.423.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cure worse than the disease? The controversy on Twitter around a fake COVID-19 treatment from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Review of Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/grsr.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Européenne des Médias et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political stakes of online platforms' deals with French publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anàlisi: Quaderns de Comunicació i Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/analisi.3546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les GAFAM, entre emprise structurelle et crise d'hégémonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 185, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias contre la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéologie cynique de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critically understanding the platformization of the public sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (5), pp.435-445. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231231189046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle bourgeoisie issue de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (409), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.409.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.63-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Zago Midiars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic collaboration as a response to disinformation online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google as an Information Monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (4), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2019.1718980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Charlie Hebdo Attacks on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.205630511769364. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2056305117693647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pétition contre la Loi travail: construction et appropriation de l’événement par ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.52-75. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession « nettoyeur du net »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (5), pp.57. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.205.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet GAFAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 188 (2), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.188.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs en ligne de l’information locale vers une relation aux publics renouvelée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Online Journalism and its Publics - Le journalisme en ligne et ses publics - O jornalismo online e seus públicos -, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodismo y redes digitales : Innovación y cambio profesional o movilización de «sociabilidades» ? Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et réseaux socionumériques : Innovation et mutation professionnelles ou réquisition de « sociabilités » ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalism and Social Networking Sites: Innovation and Professional Transformation or Imposition of “Sociability”? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des fréquences et des cooccurrences des entités nommées dans les discours de la presse sur l’intelligence artificielle (2012-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique. pp.893-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias français : le crowdfunding au service du pluralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation (Cémti, Université Paris 8 Vincennes-Saint-Denis); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association Preconference Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Of Liberal Arts (Purdue University); LabSIC (Université Paris 13), May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation? What mobilisation? How did the French society respond to the terrorist attacks in January 2015?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst‐vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratinaud P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smyrnaios N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macovei I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding Journalism: The Case Of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Journalism, Society and Politics in the Digital Media Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Media Institute; Open University of Cyprus; Centre for the Study of Journalism, Culture and Community at Bournemouth University; Laboratory of Research in New Economy and Development at University Hassan II Casablanca (Maroc), Sep 2017, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFOMEDIATION DE L'INFORMATION EN LIGNE : LE CAS DES FILIALES FRANCAISES DE GOOGLE ET YAHOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Giant’s dominance and the perils of heteronomy for digital journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6+1 Proposals for Journalism : Safeguarding the Field in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectbooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789386493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case of a Facebook Content Moderation Debacle in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism and Digital Content in Emerging Media Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.9-26, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04552-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of SYRIZA in Greece 2009–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Karatzogianni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emerald Handbook of Digital Media in Greece : Journalism and Political Communication in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-312, 2020, The Emerald Handbook of Digital Media in Greece:Journalism and Political Communication in Times of Crisis, 9781839824012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation: “Net Cleaner”—The Socio-economic Issues of Comment Moderation on French News Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-131, 2020, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Francophone Research on Media, Economics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34054-4. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internet comme vecteur d’hétéronomie journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRITIQUES DU NUMÉRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2018, 978-2-343-14480-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le pluralisme de l'information sur le web français : le projet de recherche Ipri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralisme de l'information et Media diversity : un état des lieux international. Bruxelles : De Boeck, pp. 189-209.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 189-209, 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of CrossCheck on Journalists & the Audience Learning the lessons from a collaborative journalism project fighting disinformation online during the French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES GAFAM CONTRE L’INTERNET, UNE ÉCONOMIE POLITIQUE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86938-242-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#EP2014 ou les élections européennes depuis Twitter (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2B7DF61"/>
+    <w:nsid w:val="6C4BF3BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B1AEC04"/>
+    <w:nsid w:val="23963F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikos-smyrnaios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0782-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/grsr.38490" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747847v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/analisi.3546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.409.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.384" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2019.1718980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.188.0061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier D&#237;az Noci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intellectbooks.com/61-proposals-for-journalism" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04552-3_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Karatzogianni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/The-Emerald-Handbook-of-Digital-Media-in-Greece/?k=9781839824012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03638911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=33962" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595828v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03637357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/les-gafam/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikos-smyrnaios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0782-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595828v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.423.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/grsr.38490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747847v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/analisi.3546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.409.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.384" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2019.1718980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6934" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.188.0061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier D&#237;az Noci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intellectbooks.com/61-proposals-for-journalism" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04552-3_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Karatzogianni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/The-Emerald-Handbook-of-Digital-Media-in-Greece/?k=9781839824012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03638911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=33962" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03637357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/les-gafam/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>