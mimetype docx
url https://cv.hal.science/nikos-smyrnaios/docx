--- v1 (2026-05-06)
+++ v2 (2026-06-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NIKOS SMYRNAIOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en Sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nikos-smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0782-2376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Athènes en 1976, j'ai obtenu mon doctorat en Sciences de l'information et de la communication en 2005 à l'Université Grenoble 3.Actuellement j’exerce les fonctions de professeur des universités à l'IUT A de l'Université Toulouse 3 où je suis responsable de la Licence Information-Communication. Je suis membre du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thématique générale de recherche est la socio-économie politique de l’espace public numérique. Mon objectif est d’analyser de manière critique et dialectique les processus politiques, socio-économiques et techniques qui influent sur la répartition des ressources symboliques et communicationnelles dans l’espace public médié par les dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette thématique se décline en 3 axes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’examen critique des stratégies éditoriales et économiques des médias et des acteurs de l’industrie de l’internet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse de l’utilisation des médias sociaux lors des controverses politiques et scientifiques (environnement, santé) à travers les réseaux formés et les discours émis;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la sociologie et des pratiques journalistiques et médiatiques contemporaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle comme tragédie des communs symboliques : l'exemple du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1821 tweets. Networks and ideological discourse around the Greek revolution bicentenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03595828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pandémie à l'invasion du Capitole : les enjeux politiques de l'emprise des GAFAM sur l'espace public numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι επιπτώσεις της πανδημίας COVID-19 στην ψηφιακή δημόσια σφαίρα: Το παράδειγμα του Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le virage réactionnaire de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 423 (3), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.423.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Silicon Valley’s Reactionnary Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 423 (3), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.423.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cure worse than the disease? The controversy on Twitter around a fake COVID-19 treatment from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Review of Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/grsr.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Européenne des Médias et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political stakes of online platforms' deals with French publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anàlisi: Quaderns de Comunicació i Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/analisi.3546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les GAFAM, entre emprise structurelle et crise d'hégémonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 185, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias contre la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéologie cynique de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critically understanding the platformization of the public sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (5), pp.435-445. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231231189046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle bourgeoisie issue de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (409), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.409.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.63-81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Zago Midiars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic collaboration as a response to disinformation online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google as an Information Monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (4), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2019.1718980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Charlie Hebdo Attacks on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.205630511769364. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2056305117693647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pétition contre la Loi travail: construction et appropriation de l’événement par ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.52-75. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession « nettoyeur du net »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (5), pp.57. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.205.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet GAFAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 188 (2), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.188.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs en ligne de l’information locale vers une relation aux publics renouvelée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Online Journalism and its Publics - Le journalisme en ligne et ses publics - O jornalismo online e seus públicos -, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodismo y redes digitales : Innovación y cambio profesional o movilización de «sociabilidades» ? Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et réseaux socionumériques : Innovation et mutation professionnelles ou réquisition de « sociabilités » ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalism and Social Networking Sites: Innovation and Professional Transformation or Imposition of “Sociability”? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des fréquences et des cooccurrences des entités nommées dans les discours de la presse sur l’intelligence artificielle (2012-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique. pp.893-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias français : le crowdfunding au service du pluralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation (Cémti, Université Paris 8 Vincennes-Saint-Denis); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association Preconference Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Of Liberal Arts (Purdue University); LabSIC (Université Paris 13), May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation? What mobilisation? How did the French society respond to the terrorist attacks in January 2015?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst‐vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratinaud P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smyrnaios N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macovei I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding Journalism: The Case Of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Journalism, Society and Politics in the Digital Media Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Media Institute; Open University of Cyprus; Centre for the Study of Journalism, Culture and Community at Bournemouth University; Laboratory of Research in New Economy and Development at University Hassan II Casablanca (Maroc), Sep 2017, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFOMEDIATION DE L'INFORMATION EN LIGNE : LE CAS DES FILIALES FRANCAISES DE GOOGLE ET YAHOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Giant’s dominance and the perils of heteronomy for digital journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6+1 Proposals for Journalism : Safeguarding the Field in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectbooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789386493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case of a Facebook Content Moderation Debacle in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism and Digital Content in Emerging Media Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.9-26, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04552-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of SYRIZA in Greece 2009–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Karatzogianni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emerald Handbook of Digital Media in Greece : Journalism and Political Communication in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-312, 2020, The Emerald Handbook of Digital Media in Greece:Journalism and Political Communication in Times of Crisis, 9781839824012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation: “Net Cleaner”—The Socio-economic Issues of Comment Moderation on French News Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-131, 2020, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Francophone Research on Media, Economics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34054-4. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internet comme vecteur d’hétéronomie journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRITIQUES DU NUMÉRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2018, 978-2-343-14480-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le pluralisme de l'information sur le web français : le projet de recherche Ipri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralisme de l'information et Media diversity : un état des lieux international. Bruxelles : De Boeck, pp. 189-209.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 189-209, 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of CrossCheck on Journalists & the Audience Learning the lessons from a collaborative journalism project fighting disinformation online during the French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES GAFAM CONTRE L’INTERNET, UNE ÉCONOMIE POLITIQUE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86938-242-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#EP2014 ou les élections européennes depuis Twitter (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NIKOS SMYRNAIOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en Sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nikos-smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0782-2376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Athènes en 1976, j'ai obtenu mon doctorat en Sciences de l'information et de la communication en 2005 à l'Université Grenoble 3.Actuellement j’exerce les fonctions de professeur des universités à l'IUT A de l'Université Toulouse 3 où je suis responsable de la Licence Information-Communication. Je suis membre du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thématique générale de recherche est la socio-économie politique de l’espace public numérique. Mon objectif est d’analyser de manière critique et dialectique les processus politiques, socio-économiques et techniques qui influent sur la répartition des ressources symboliques et communicationnelles dans l’espace public médié par les dispositifs numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette thématique se décline en 3 axes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’examen critique des stratégies éditoriales et économiques des médias et des acteurs de l’industrie de l’internet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’analyse de l’utilisation des médias sociaux lors des controverses politiques et scientifiques (environnement, santé) à travers les réseaux formés et les discours émis;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la sociologie et des pratiques journalistiques et médiatiques contemporaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle comme tragédie des communs symboliques : l'exemple du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573492v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du techno-féodalisme : pour une critique de l’impérialisme numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05636066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1821 tweets. Networks and ideological discourse around the Greek revolution bicentenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03595828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pandémie à l'invasion du Capitole : les enjeux politiques de l'emprise des GAFAM sur l'espace public numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι επιπτώσεις της πανδημίας COVID-19 στην ψηφιακή δημόσια σφαίρα: Το παράδειγμα του Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le virage réactionnaire de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 423 (3), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.423.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Silicon Valley’s Reactionnary Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 423 (3), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.423.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cure worse than the disease? The controversy on Twitter around a fake COVID-19 treatment from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Review of Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/grsr.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Européenne des Médias et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political stakes of online platforms' deals with French publishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anàlisi: Quaderns de Comunicació i Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/analisi.3546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les GAFAM, entre emprise structurelle et crise d'hégémonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 185, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéologie cynique de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des médias contre la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critically understanding the platformization of the public sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (5), pp.435-445. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231231189046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle bourgeoisie issue de la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (409), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.409.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.143-162. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.30742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.63-81. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Zago Midiars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistic collaboration as a response to disinformation online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google as an Information Monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (4), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2019.1718980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Charlie Hebdo Attacks on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.205630511769364. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2056305117693647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pétition contre la Loi travail: construction et appropriation de l’événement par ses acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.52-75. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession « nettoyeur du net »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (5), pp.57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.205.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet GAFAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 188 (2), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.188.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs en ligne de l’information locale vers une relation aux publics renouvelée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Online Journalism and its Publics - Le journalisme en ligne et ses publics - O jornalismo online e seus públicos -, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodismo y redes digitales : Innovación y cambio profesional o movilización de «sociabilidades» ? Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et réseaux socionumériques : Innovation et mutation professionnelles ou réquisition de « sociabilités » ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalism and Social Networking Sites: Innovation and Professional Transformation or Imposition of “Sociability”? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jeanne-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Díaz Noci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journalisme et réseaux socionumériques – Journalism and Social Networking Sites – Jornalismo e redes sociodigitais, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des fréquences et des cooccurrences des entités nommées dans les discours de la presse sur l’intelligence artificielle (2012-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Tsimpoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique. pp.893-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association Preconference Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Of Liberal Arts (Purdue University); LabSIC (Université Paris 13), May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias français : le crowdfunding au service du pluralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Financement participatif : les nouveaux territoires du capitalisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation (Cémti, Université Paris 8 Vincennes-Saint-Denis); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2018, Metz, France. pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation? What mobilisation? How did the French society respond to the terrorist attacks in January 2015?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst‐vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratinaud P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smyrnaios N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macovei I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding Journalism: The Case Of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Journalism, Society and Politics in the Digital Media Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Media Institute; Open University of Cyprus; Centre for the Study of Journalism, Culture and Community at Bournemouth University; Laboratory of Research in New Economy and Development at University Hassan II Casablanca (Maroc), Sep 2017, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFOMEDIATION DE L'INFORMATION EN LIGNE : LE CAS DES FILIALES FRANCAISES DE GOOGLE ET YAHOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Giant’s dominance and the perils of heteronomy for digital journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6+1 Proposals for Journalism : Safeguarding the Field in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectbooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789386493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case of a Facebook Content Moderation Debacle in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism and Digital Content in Emerging Media Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.9-26, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04552-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of SYRIZA in Greece 2009–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Karatzogianni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emerald Handbook of Digital Media in Greece : Journalism and Political Communication in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-312, 2020, The Emerald Handbook of Digital Media in Greece:Journalism and Political Communication in Times of Crisis, 9781839824012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation: “Net Cleaner”—The Socio-economic Issues of Comment Moderation on French News Websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-131, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Media: Can Crowdfunding Serve Pluralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ballarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Francophone Research on Media, Economics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-44, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-34054-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internet comme vecteur d’hétéronomie journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRITIQUES DU NUMÉRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2018, 978-2-343-14480-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le pluralisme de l'information sur le web français : le projet de recherche Ipri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralisme de l'information et Media diversity : un état des lieux international. Bruxelles : De Boeck, pp. 189-209.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 189-209, 2013, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of CrossCheck on Journalists & the Audience Learning the lessons from a collaborative journalism project fighting disinformation online during the French Presidential Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES GAFAM CONTRE L’INTERNET, UNE ÉCONOMIE POLITIQUE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86938-242-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#EP2014 ou les élections européennes depuis Twitter (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C4BF3BD"/>
+    <w:nsid w:val="8459BCDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23963F86"/>
+    <w:nsid w:val="545991DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikos-smyrnaios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0782-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595828v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.423.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/grsr.38490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747847v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/analisi.3546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.409.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.384" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2019.1718980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6934" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.188.0061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier D&#237;az Noci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intellectbooks.com/61-proposals-for-journalism" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04552-3_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Karatzogianni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/The-Emerald-Handbook-of-Digital-Media-in-Greece/?k=9781839824012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03638911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=33962" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03637357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/les-gafam/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nikos-smyrnaios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0782-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573492v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636066v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.423.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/grsr.38490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747847v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/analisi.3546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231231189046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.409.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2019.1718980" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6934" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.188.0061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier D&#237;az Noci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intellectbooks.com/61-proposals-for-journalism" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04552-3_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Karatzogianni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/The-Emerald-Handbook-of-Digital-Media-in-Greece/?k=9781839824012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03638911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=33962" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03637357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/les-gafam/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>