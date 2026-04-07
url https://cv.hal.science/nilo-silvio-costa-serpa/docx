--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -813,378 +813,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green IT and Waste Paper in Governmental Institutions: The Proposal of the Infotercio Financial Model</w:t>
+                <w:t xml:space="preserve">The Green IT Certification Ruled by the Infotercio Financial Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanir Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.14-21, </w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.22-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387840v1</w:t>
+                <w:t xml:space="preserve">hal-01387841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative Economy in Solidarity Economy: A Guide for New Policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green IT and Waste Paper in Governmental Institutions: The Proposal of the Infotercio Financial Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Benedito Sacomano</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanir Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.302-309, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_37⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.14-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387883v1</w:t>
+                <w:t xml:space="preserve">hal-01387840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green IT Certification Ruled by the Infotercio Financial Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creative Economy in Solidarity Economy: A Guide for New Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Dias Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilly Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Antonio Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Benedito Sacomano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.22-29, </w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.302-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387841v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agribusiness, Agrienergy and Leadership: The Coaching as a Tool to Guide Talents</w:t>
               </w:r>
@@ -1677,51 +1677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Silvio Costa Serpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Costa Serpa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v4sup.694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Serpa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v3i.372x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v2i1.172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648//calibre.v2i.178x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benedito Sacomano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demesio Sousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanir Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Franco Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_92" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilly Moura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Gouveia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benedito Sacomano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_37" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Brasil S&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio De Ara&#250;jo Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martins Crist&#243;v&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Silvio Costa Serpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Costa Serpa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v4sup.694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Serpa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v3i.372x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v2i1.172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648//calibre.v2i.178x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benedito Sacomano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demesio Sousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanir Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Franco Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_92" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilly Moura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Gouveia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benedito Sacomano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_37" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Brasil S&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio De Ara&#250;jo Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martins Crist&#243;v&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>