--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -592,759 +592,759 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Profile of High-Tech Start-Ups: An Approach by the Prism of Graphical Analysis of Network Relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Thermal System Based on Controlled Entropy for Treatment of Medical Waste by Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Rodrigues</w:t>
+                <w:t xml:space="preserve">Ivanir Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Benedito Sacomano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demesio Sousa</w:t>
+                <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.232-238, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_28⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.789-797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615709v1</w:t>
+                <w:t xml:space="preserve">hal-01615771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermal System Based on Controlled Entropy for Treatment of Medical Waste by Solar Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Profile of High-Tech Start-Ups: An Approach by the Prism of Graphical Analysis of Network Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Benedito Sacomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
+                <w:t xml:space="preserve">Demesio Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.789-797, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.232-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615771v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green IT Certification Ruled by the Infotercio Financial Model</w:t>
+                <w:t xml:space="preserve">Agribusiness, Agrienergy and Leadership: The Coaching as a Tool to Guide Talents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Brasil Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanir Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oduvaldo Vendrametto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.22-29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_3⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.38-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387841v1</w:t>
+                <w:t xml:space="preserve">hal-01387843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green IT and Waste Paper in Governmental Institutions: The Proposal of the Infotercio Financial Model</w:t>
+                <w:t xml:space="preserve">The Green IT Certification Ruled by the Infotercio Financial Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanir Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.14-21, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_2⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.22-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387840v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative Economy in Solidarity Economy: A Guide for New Policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green IT and Waste Paper in Governmental Institutions: The Proposal of the Infotercio Financial Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Benedito Sacomano</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanir Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Franco Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.302-309, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_37⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.14-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387883v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agribusiness, Agrienergy and Leadership: The Coaching as a Tool to Guide Talents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creative Economy in Solidarity Economy: A Guide for New Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Dias Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilly Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Brasil Sá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivanir Costa</w:t>
+                <w:t xml:space="preserve">Luiz Antonio Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oduvaldo Vendrametto</w:t>
+                <w:t xml:space="preserve">José Benedito Sacomano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.38-45, </w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.302-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387843v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Impacts in the IT Strategic Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio De Araújo Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanir Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Martins Cristóvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Noncompliance Evaluation Criteria for Sustainable Production of IT Support Services in the Ministry of Work and Employment at Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Costa Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanir Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio De Araújo Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1677,51 +1677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Silvio Costa Serpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Costa Serpa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v4sup.694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Serpa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v3i.372x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v2i1.172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648//calibre.v2i.178x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benedito Sacomano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demesio Sousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanir Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Franco Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_92" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilly Moura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Gouveia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benedito Sacomano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_37" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Brasil S&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio De Ara&#250;jo Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martins Crist&#243;v&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Silvio Costa Serpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Costa Serpa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v4sup.694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Serpa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v3i.372x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/calibre.v2i1.172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648//calibre.v2i.178x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanir Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Franco Gon&#231;alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_92" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benedito Sacomano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demesio Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_28" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Brasil S&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilly Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Gouveia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Benedito Sacomano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio De Ara&#250;jo Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martins Crist&#243;v&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>