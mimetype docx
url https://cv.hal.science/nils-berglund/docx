--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,4801 +66,5291 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metastability in the stochastic nearest-neighbor Kuramoto model of coupled phase oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (9), pp.095031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ae05aa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration estimates for SPDEs driven by fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (none), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-ECP664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reducing metastable continuous-space Markov chains to Markov chains on a finite set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (3), pp.2036-2063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/24-AIHP1468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Concentration estimates for SPDEs driven by fractional Brownian motion</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration estimates for slowly time-dependent singular SPDEs on the two-dimensional torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Blessing</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/25-ECP664⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/24-EJP1094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Metastability in the stochastic nearest-neighbor Kuramoto model of coupled phase oscillators</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BPHZ renormalisation and vanishing subcriticality asymptotics of the fractional $\Phi^3_d$ model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgi Medvedev</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Bruned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.243-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-024-00331-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199627v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic resonance in stochastic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gideon Simpson</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.348-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-021-00230-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Eyring-Kramers law for slowly oscillating bistable diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability and Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.685-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/pmp.2021.2.685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ondes dans mon billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/b07x-xn78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A General View on Double Limits in Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 431, pp.133105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2021.133105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles simples du climat (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/70az-zj97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles simples du climat (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/a38k-3565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles simples du climat (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/61fc-e160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot; Regularity structures and renormalisation of FitzHugh-Nagumo SPDEs in three space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJP359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788021v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résoudre des équations en comptant des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/dwa3-mx47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral theory for random Poincaré maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (6), pp.4319-4375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1103816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397184v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Eyring–Kramers law for the stochastic Allen–Cahn equation in dimension two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (41), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-EJP60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304559v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Spaces of Regularity Structures for Space-Fractional SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (2), pp.331-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1801-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432157v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagrammes de Feynman (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/26jy-ae59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise-induced phase slips, log-periodic oscillations, and the Gumbel distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.467-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967427v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagrammes de Feynman (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/8tph-5g09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularity structures and renormalisation of FitzHugh-Nagumo SPDEs in three space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (18), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-EJP4371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141380v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagrammes de Feynman (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/f7yw-bk10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface dynamics of a metastable mass-conserving spatially extended diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162 (2), pp.334-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-015-1415-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/v6cs-ws98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eyring-Kramers law for Markovian jump processes with symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.1240-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-015-0617-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913302v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From random Poincaré maps to stochastic mixed-mode-oscillation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.83-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-014-9419-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921881v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des canards dans mes neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/v4vt-0m90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une équation aux dérivées partielles stochastique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/n9qr-t158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the noise-induced passage through an unstable periodic orbit II: General case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.310-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120887965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723729v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La probabilité d’extinction d’une espèce menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/a3kd-sj62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre univers est-il irréversible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/7st2-m693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharp estimates for metastable lifetimes in parabolic SPDEs: Kramers' law and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (24), pp.1-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v18-1802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666605v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kramers' law: Validity, derivations and generalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.459-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604399v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rangez-moi ces bouquins !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/f4bk-xw02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed-mode oscillations and interspike interval statistics in the stochastic FitzHugh-Nagumo model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 38 (9), pp.095031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ae05aa⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (8), pp.2303-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/25/8/2303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Concentration estimates for slowly time-dependent singular SPDEs on the two-dimensional torus</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591089v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunting French Ducks in a Noisy Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Nader</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/24-EJP1094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 252 (9), pp.4786-4841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2012.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yvain Bruned</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic dynamical systems in neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40072-024-00331-2⟩</w:t>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.2290-2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2011/40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stochastic resonance in stochastic PDEs</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eyring-Kramers law for potentials with nonquadratic saddles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Nader</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.549-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Kuehn</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294931v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous behavior of the Kramers rate at bifurcations in classical field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2021.133105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.052001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/5/052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321846v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of classical noise on a quantum two-level system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability and Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/pmp.2021.2.685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.102102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2988180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metastability in Interacting Nonlinear Stochastic Differential Equations. I: From Weak Coupling to Synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/b07x-xn78⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (11), pp.2551-2581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/20/11/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115416v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metastability in Interacting Nonlinear Stochastic Differential Equations. II: Large-N Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/70az-zj97⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (11), pp.2583-2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/20/11/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modèles simples du climat (II)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115417v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universality of residence-time distributions in non-adiabatic stochastic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Monticelli</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/a38k-3565⟩</w:t>
+              <w:t xml:space="preserve">Europhys. Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10472-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modèles simples du climat (I)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the noise-induced passage through an unstable periodic orbit I: Two-level model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...256 lines deleted...]
-                <w:t xml:space="preserve">Christian Kuehn</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 168 (2), pp.331-368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-017-1801-3⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 114 (5/6), pp.1577-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JOSS.0000013966.54504.da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Manon Baudel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric singular perturbation theory for stochastic differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1103816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 191, pp.1-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0396(03)00020-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">An Eyring–Kramers law for the stochastic Allen–Cahn equation in dimension two</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sample-paths approach to noise-induced synchronization: Stochastic resonance in a double-well potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Weber</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-EJP60⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.1419-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/aoap/1037125869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interface dynamics of a metastable mass-conserving spatially extended diffusion</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Fokker-Planck equation: Pathwise control of noisy bistable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutercq</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.2057-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/9/301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathwise description of dynamic pitchfork bifurcations with additive noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.341-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004400100174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of additive noise on dynamical hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.605-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/15/3/305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metastability in simple climate models: Pathwise analysis of slowly driven Langevin equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.327-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493702000455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The averaged dynamics of the hydrogen atom in crossed electric and magnetic fields as a perturbed Kepler problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgay Uzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31, pp.283-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1017542620404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical Billiards in a Magnetic Field and a Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Phenomena in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of Dynamic Hopf Bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.225-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/13/1/311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic bifurcations: hysteresis, scaling laws and feedback control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in theoretical physics suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 139, pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/PTPS.139.325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory Effects and Scaling Laws in Slowly Driven Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32, pp.15-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/32/1/005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaotic hysteresis in an adiabatically oscillating double well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.1691-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.1691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a local repulsive potential trap an electron?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eivind H. Hauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77, pp.2149-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.2149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrability and Ergodicity of Classical Billiards in a Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 162 (2), pp.334-370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-015-1415-6⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 83, pp.81-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02183641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...2901 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130567v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00130560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations, scaling laws and hysteresis in singularly perturbed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4870,184 +5360,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Singular Stochastic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Mathematical Society Publishing House, 2022, EMS Series of Lectures in Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/ELM/34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-Induced Phenomena in Slow-Fast Dynamical Systems: A Sample-Paths Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Springer, Probability and its Applications, 290 p., 2005, 978-1-84628-038-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-84628-186-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5057,1485 +5547,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dynamic bifurcations and excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Methods in Neuroscience, Carlo Laing and Gabriel Lord (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.1-29, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Dynamic Bifurcations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stability and Stabilization of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.75-93, 1999, Lecture Notes in Control and Information Theory 246, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-84628-577-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1951 : Le calcul d'Itō</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métastabilité d'EDP stochastiques et déterminants de Fredholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, Gazette de Mathématiciens, No 163, p 14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1952 : L'algorithme de Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles simples du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagrammes de Feynman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayonnaise et élections américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasard et glaciations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146611v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01146584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbative renormalisation of the Φ^4_{4-ε} model via generalized Wick maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic saddle-node bifurcation with noise on the slow variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Zogheib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413019v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation theory for the $\Phi^4_3$ measure, revisited with Hopf algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Klose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time dynamics of stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to singular stochastic PDEs: Allen-Cahn equations, metastability and regularity structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6545,91 +6637,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations différentielles stochastiques singulièrement perturbées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université du Sud Toulon Var, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6639,353 +6731,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus aléatoires et applications - Algorithmes MCMC et vitesse de convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Processus aléatoires et applications, Orléans, France. 2024, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus aléatoires et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. Université d'Orléans, 2013, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00439562v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martingales et calcul stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. Université d'Orléans, 2012, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00443085v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical theory of dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. ETH Zurich, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00130699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation theory of dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. ETH Zurich, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00130703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7132,51 +7224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Berglund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blessing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP664" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Medvedev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ae05aa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199627v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00331-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00230-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuehn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Engel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/b07x-xn78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/70az-zj97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/a38k-3565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/61fc-e160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788021v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432157v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1801-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397184v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1103816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304559v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1415-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141380v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/f7yw-bk10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967427v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26jy-ae59" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/8tph-5g09" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913302v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0617-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921881v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gentz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-014-9419-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723729v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120887965" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604399v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666605v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591089v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/8/2303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.01.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/40" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294931v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321846v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/5/052001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2988180" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115417v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115416v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10472-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000013966.54504.da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0396(03)00020-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493702000455" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1037125869" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/9/301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004400100174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/15/3/305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017542620404" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.139.325" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/13/1/311" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kunz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/1/005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1691" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02183641" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind H. Hauge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Piasecki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.2149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ELM/34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-186-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130578v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schneider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-577-1_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHNDV1VC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klose" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zogheib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04827898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00439562v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00443085v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Berglund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Medvedev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ae05aa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blessing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199627v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00331-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00230-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/b07x-xn78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/70az-zj97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/a38k-3565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/61fc-e160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788021v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dwa3-mx47" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397184v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1103816" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304559v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432157v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1801-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26jy-ae59" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967427v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/8tph-5g09" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141380v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/f7yw-bk10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1415-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/v6cs-ws98" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0617-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921881v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gentz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-014-9419-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/v4vt-0m90" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/n9qr-t158" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723729v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120887965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/a3kd-sj62" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/7st2-m693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666605v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604399v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/f4bk-xw02" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591089v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/8/2303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.01.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/40" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294931v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321846v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/5/052001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aguilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2988180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115416v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115417v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10472-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000013966.54504.da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0396(03)00020-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1037125869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/9/301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004400100174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/15/3/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493702000455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017542620404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/13/1/311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.139.325" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kunz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/1/005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1691" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind H. Hauge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Piasecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.2149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02183641" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ELM/34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-186-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-577-1_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHNDV1VC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413019v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zogheib" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04827898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00439562v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00443085v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>