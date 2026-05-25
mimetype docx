--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,222 +100,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concentration estimates for SPDEs driven by fractional Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (none), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-ECP664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metastability in the stochastic nearest-neighbor Kuramoto model of coupled phase oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Medvedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (9), pp.095031. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ae05aa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ae05aa⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04850312v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04560006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing metastable continuous-space Markov chains to Markov chains on a finite set</w:t>
               </w:r>
@@ -646,4623 +646,4623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des ondes dans mon billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/b07x-xn78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Eyring-Kramers law for slowly oscillating bistable diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (4), pp.685-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2140/pmp.2021.2.685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des ondes dans mon billard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A General View on Double Limits in Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 431, pp.133105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2021.133105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles simples du climat (III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/b07x-xn78⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/70az-zj97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christian Kuehn</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles simples du climat (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...126 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/70az-zj97⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/a38k-3565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marc Monticelli</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles simples du climat (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/a38k-3565⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/61fc-e160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Modèles simples du climat (I)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot; Regularity structures and renormalisation of FitzHugh-Nagumo SPDEs in three space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJP359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788021v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résoudre des équations en comptant des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/61fc-e160⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/dwa3-mx47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral theory for random Poincaré maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Kuehn</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (6), pp.4319-4375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1103816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397184v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Eyring–Kramers law for the stochastic Allen–Cahn equation in dimension two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, pp.113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/19-EJP359⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 22 (41), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-EJP60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Résoudre des équations en comptant des arbres</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304559v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Spaces of Regularity Structures for Space-Fractional SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (2), pp.331-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1801-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432157v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise-induced phase slips, log-periodic oscillations, and the Gumbel distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.467-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967427v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagrammes de Feynman (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/dwa3-mx47⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/26jy-ae59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Manon Baudel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagrammes de Feynman (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/8tph-5g09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface dynamics of a metastable mass-conserving spatially extended diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162 (2), pp.334-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-015-1415-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularity structures and renormalisation of FitzHugh-Nagumo SPDEs in three space dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (18), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-EJP4371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141380v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagrammes de Feynman (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/f7yw-bk10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/v6cs-ws98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eyring-Kramers law for Markovian jump processes with symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.1240-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-015-0617-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913302v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From random Poincaré maps to stochastic mixed-mode-oscillation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.83-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-014-9419-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921881v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des canards dans mes neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/v4vt-0m90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une équation aux dérivées partielles stochastique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/n9qr-t158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the noise-induced passage through an unstable periodic orbit II: General case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 49 (6), pp.4319-4375. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1103816⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.310-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120887965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">An Eyring–Kramers law for the stochastic Allen–Cahn equation in dimension two</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723729v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kramers' law: Validity, derivations and generalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.459-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604399v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La probabilité d’extinction d’une espèce menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/a3kd-sj62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharp estimates for metastable lifetimes in parabolic SPDEs: Kramers' law and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Weber</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 22 (41), pp.1-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-EJP60⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (24), pp.1-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v18-1802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Model Spaces of Regularity Structures for Space-Fractional SPDEs</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666605v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre univers est-il irréversible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/7st2-m693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed-mode oscillations and interspike interval statistics in the stochastic FitzHugh-Nagumo model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (8), pp.2303-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/25/8/2303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591089v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rangez-moi ces bouquins !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/f4bk-xw02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunting French Ducks in a Noisy Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 252 (9), pp.4786-4841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2012.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic dynamical systems in neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.2290-2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2011/40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eyring-Kramers law for potentials with nonquadratic saddles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.549-598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294931v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous behavior of the Kramers rate at bifurcations in classical field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.052001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/5/052001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321846v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of classical noise on a quantum two-level system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.102102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2988180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metastability in Interacting Nonlinear Stochastic Differential Equations. II: Large-N Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (11), pp.2583-2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/20/11/007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115417v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metastability in Interacting Nonlinear Stochastic Differential Equations. I: From Weak Coupling to Synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (11), pp.2551-2581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/20/11/006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115416v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universality of residence-time distributions in non-adiabatic stochastic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europhys. Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10472-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the noise-induced passage through an unstable periodic orbit I: Two-level model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 168 (2), pp.331-368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-017-1801-3⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 114 (5/6), pp.1577-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JOSS.0000013966.54504.da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric singular perturbation theory for stochastic differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/26jy-ae59⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 191, pp.1-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0396(03)00020-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sample-paths approach to noise-induced synchronization: Stochastic resonance in a double-well potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.1419-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/aoap/1037125869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Fokker-Planck equation: Pathwise control of noisy bistable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/8tph-5g09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.2057-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/9/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regularity structures and renormalisation of FitzHugh-Nagumo SPDEs in three space dimensions</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathwise description of dynamic pitchfork bifurcations with additive noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Kuehn</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-EJP4371⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.341-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004400100174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of additive noise on dynamical hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/f7yw-bk10⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.605-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/15/3/305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interface dynamics of a metastable mass-conserving spatially extended diffusion</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metastability in simple climate models: Pathwise analysis of slowly driven Langevin equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutercq</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.327-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493702000455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The averaged dynamics of the hydrogen atom in crossed electric and magnetic fields as a perturbed Kepler problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgay Uzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31, pp.283-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1017542620404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of Dynamic Hopf Bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.225-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/13/1/311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical Billiards in a Magnetic Field and a Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Phenomena in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic bifurcations: hysteresis, scaling laws and feedback control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in theoretical physics suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 139, pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/PTPS.139.325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory Effects and Scaling Laws in Slowly Driven Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32, pp.15-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/32/1/005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaotic hysteresis in an adiabatically oscillating double well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.1691-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.1691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrability and Ergodicity of Classical Billiards in a Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 162 (2), pp.334-370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-015-1415-6⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 83, pp.81-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02183641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">The Eyring-Kramers law for Markovian jump processes with symmetries</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a local repulsive potential trap an electron?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Nils Berglund</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gentz</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eivind H. Hauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...2643 lines deleted...]
-                <w:t xml:space="preserve">Hervé Kunz</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Piasecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 78, pp.1691-1694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.1691⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 77, pp.2149-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.2149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eivind H. Hauge</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00130560v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00130567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6705,379 +6705,441 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (5)</w:t>
+        <w:t xml:space="preserve">Cours (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topics in Gaussian Wiener chaos expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. 44th Finnish Summer School on Probability and Statistics, Lammi, Finland. 2026, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Processus aléatoires et applications - Algorithmes MCMC et vitesse de convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Processus aléatoires et applications, Orléans, France. 2024, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus aléatoires et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. Université d'Orléans, 2013, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00439562v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martingales et calcul stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. Université d'Orléans, 2012, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00443085v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical theory of dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. ETH Zurich, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00130699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation theory of dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Berglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. ETH Zurich, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00130703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7224,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Berglund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Medvedev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ae05aa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blessing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199627v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00331-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00230-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/b07x-xn78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/70az-zj97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/a38k-3565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/61fc-e160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788021v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dwa3-mx47" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397184v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1103816" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304559v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432157v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1801-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26jy-ae59" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967427v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/8tph-5g09" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141380v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/f7yw-bk10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1415-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/v6cs-ws98" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0617-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921881v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gentz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-014-9419-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/v4vt-0m90" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/n9qr-t158" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723729v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120887965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/a3kd-sj62" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/7st2-m693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666605v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604399v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/f4bk-xw02" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591089v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/8/2303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.01.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/40" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294931v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321846v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/5/052001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aguilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2988180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115416v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115417v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10472-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000013966.54504.da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0396(03)00020-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1037125869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/9/301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004400100174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/15/3/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493702000455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017542620404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/13/1/311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.139.325" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kunz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/1/005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1691" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind H. Hauge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Piasecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.2149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02183641" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ELM/34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-186-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-577-1_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHNDV1VC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413019v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zogheib" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04827898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00439562v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00443085v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Berglund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blessing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Medvedev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ae05aa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199627v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Bruned" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-024-00331-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00230-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/b07x-xn78" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2021.2.685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/70az-zj97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/a38k-3565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/61fc-e160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788021v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dwa3-mx47" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397184v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1103816" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304559v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432157v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1801-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967427v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26jy-ae59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/8tph-5g09" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1415-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141380v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/f7yw-bk10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/v6cs-ws98" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0617-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921881v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gentz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-014-9419-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/v4vt-0m90" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/n9qr-t158" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723729v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120887965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604399v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/a3kd-sj62" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666605v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/7st2-m693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591089v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/25/8/2303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/f4bk-xw02" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.01.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/40" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294931v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321846v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/5/052001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aguilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2988180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115417v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115416v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/11/006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10472-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000013966.54504.da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0396(03)00020-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1037125869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/9/301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004400100174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/15/3/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493702000455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017542620404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/13/1/311" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.139.325" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kunz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/1/005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.1691" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130567v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02183641" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind H. Hauge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Piasecki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.2149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ELM/34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-186-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-577-1_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GHNDV1VC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413019v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zogheib" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04827898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00439562v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00443085v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00130703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>