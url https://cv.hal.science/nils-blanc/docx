--- v0 (2026-03-04)
+++ v1 (2026-04-24)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of the magnetically frustrated GeFe2O4 spinel thin films by pulsed laser deposition</w:t>
+                <w:t xml:space="preserve">Strain-driven magnetic anisotropy and spin reorientation in epitaxial Co V 2 O 4 spinel oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lamiae El Khabchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roulland</w:t>
+                <w:t xml:space="preserve">Jérôme Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Versini</w:t>
+                <w:t xml:space="preserve">Marc Lenertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lenertz</w:t>
+                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 340 (8), pp.130831. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (1), pp.014408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/xzcv-shjr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208143v1</w:t>
+                <w:t xml:space="preserve">hal-05479788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIXRD Study of PM6 : Y12 Films for Stretchable OPV Applications</w:t>
               </w:r>
@@ -502,2759 +502,2759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04866266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dependency of polymer dynamics by means of small-angle X-ray photon correlation spectroscopy and wide-angle X-ray scattering on the D2AM beamline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of the magnetically frustrated GeFe2O4 spinel thin films by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duncan Schwaller</w:t>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilbert A. Chahine</w:t>
+                <w:t xml:space="preserve">Gilles Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577525001626⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 340 (8), pp.130831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019501v1</w:t>
+                <w:t xml:space="preserve">hal-05208143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring electrochemical dynamics in graphite||LiNi&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cells via operando ultrasound and multiprobe approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural dependency of polymer dynamics by means of small-angle X-ray photon correlation spectroscopy and wide-angle X-ray scattering on the D2AM beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Renais</w:t>
+                <w:t xml:space="preserve">Romain Garlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t>
+                <w:t xml:space="preserve">Frédéric Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wasylowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phillip Dechent</w:t>
+                <w:t xml:space="preserve">Gilbert A. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62935-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.649-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577525001626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239883v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Electronic Structures at Electrochemical Interfaces from In Situ Resonant X-Ray Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring electrochemical dynamics in graphite||LiNi&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cells via operando ultrasound and multiprobe approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Renais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Soldo</w:t>
+                <w:t xml:space="preserve">David Wasylowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Joly</w:t>
+                <w:t xml:space="preserve">Morian Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Phillip Dechent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c15282⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62935-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941061v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zirconium ion implantation on the viscoplastic behavior of thermally grown chromia scales on NiCr alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and Electronic Structures at Electrochemical Interfaces from In Situ Resonant X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rakotovao</w:t>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Wang</w:t>
+                <w:t xml:space="preserve">Yvonne Gründer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Panicaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.O. Renault</w:t>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182577⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (6), pp.5106-5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c15282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523952v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local- and Intermediate-range Partial Structure Study of As–Se Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of zirconium ion implantation on the viscoplastic behavior of thermally grown chromia scales on NiCr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Rüdiger Stellhorn</w:t>
+                <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eisuke Magome</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.014601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1037, pp.182577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914455v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing how internal sensors in a smart battery impact the local graphite lithiation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Olgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Olgo</w:t>
+                <w:t xml:space="preserve">Sylvie Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Genies</w:t>
+                <w:t xml:space="preserve">Romain Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Septet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.10258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-54656-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for rapid phase quantification of cultural heritage X-ray powder diffraction data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local- and Intermediate-range Partial Structure Study of As–Se Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Poline</w:t>
+                <w:t xml:space="preserve">Jens Rüdiger Stellhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eisuke Magome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576724003704⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (1), pp.014601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.014601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788667v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laue microdiffraction on polycrystalline samples above 1500 K achieved with the QMAX-µLaue furnace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Neural networks for rapid phase quantification of cultural heritage X-ray powder diffraction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Arnaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 57 (2), pp.470-480. </w:t>
+              <w:t xml:space="preserve">, 2024, 57 (3), pp.831-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600576724001821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s1600576724003704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566569v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effect of rare earth elements substitution on the auxetic behavior of CoFe2O4 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laue microdiffraction on polycrystalline samples above 1500 K achieved with the QMAX-µLaue furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyette Martin</w:t>
+                <w:t xml:space="preserve">Daniel Fowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+                <w:t xml:space="preserve">Stephan Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 935 (Part 2), pp.168082. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.470-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s1600576724001821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075145v1</w:t>
+                <w:t xml:space="preserve">hal-04566569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact-rigid multi-analyser for energy and angle filtering of high-resolution X-ray experiments. Part 2. Efficiency of a single-crystal-comb</w:t>
+                <w:t xml:space="preserve">Deleterious effect of rare earth elements substitution on the auxetic behavior of CoFe2O4 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hodeau</w:t>
+                <w:t xml:space="preserve">Elyette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Prat</w:t>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boudet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577522011250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 935 (Part 2), pp.168082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982785v1</w:t>
+                <w:t xml:space="preserve">hal-04075145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degradation of metal sheets in polychrome sculptures: the “applied brocades” of Savoy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A compact-rigid multi-analyser for energy and angle filtering of high-resolution X-ray experiments. Part 2. Efficiency of a single-crystal-comb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Poline</w:t>
+                <w:t xml:space="preserve">A. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bouvier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.11650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577522011250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795163v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobile instrument for joint X-ray fluorescence and diffraction measurements on complex-shape Cultural Heritage objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The degradation of metal sheets in polychrome sculptures: the “applied brocades” of Savoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bruyère</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 138 (3), pp.239. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.79-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-03821-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.11650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788647v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Ge content on the lithiation process of crystalline Si 1− x Ge x nanoparticle-based anodes for Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mobile instrument for joint X-ray fluorescence and diffraction measurements on complex-shape Cultural Heritage objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+                <w:t xml:space="preserve">Olivier Leynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+                <w:t xml:space="preserve">Alain Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Desrues</w:t>
+                <w:t xml:space="preserve">Rémy Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta02200e⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138 (3), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-03821-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04188246v1</w:t>
+                <w:t xml:space="preserve">hal-04788647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Ge content on the lithiation process of crystalline Si 1− x Ge x nanoparticle-based anodes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Garreau</w:t>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Micciulla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Morfin</w:t>
+                <w:t xml:space="preserve">Antoine Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (35), pp.19025-19035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta02200e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210967v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04188246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of magnetic anisotropy and structural properties in chemically ordered CoPt and FePt nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+                <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tournus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Samantha Micciulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hillion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Proux</w:t>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104420⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.125565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736439v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition and twinning in polycrystals probed by in situ high temperature 3D reciprocal space mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pepin Fowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pepin Fowan</w:t>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (18), pp.181901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0109058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen crystallographic positions in thin films by non-destructive resonant elastic X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
+                <w:t xml:space="preserve">Laurianne Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Wendling</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniele Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leuvrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55, pp.526 - 532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/s1600576722003673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between elastic strains and phase transition in dense pure zirconia polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of magnetic anisotropy and structural properties in chemically ordered CoPt and FePt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Guinebretière</w:t>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylan Ors</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Huger</w:t>
+                <w:t xml:space="preserve">O Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.6.013602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.104420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591135v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive X-ray investigations of medieval sculptures: New insights on “applied tin-relief brocade” technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">Coupling between elastic strains and phase transition in dense pure zirconia polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Champdavoine</w:t>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fabre</w:t>
+                <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.89-99. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.013602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.6.013602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025355v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of the Amorphous (GeTe) 1– x (Sb 2 Te 3 ) x System and Implications for its Phase-Change Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive X-ray investigations of medieval sculptures: New insights on “applied tin-relief brocade” technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Stellhorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+                <w:t xml:space="preserve">S. Champdavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Kaiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+                <w:t xml:space="preserve">F. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zpch-2020-1633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156983v1</w:t>
+                <w:t xml:space="preserve">hal-03025355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic resolution holography for characterizing the local structure in quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens R. Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouichi Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,2119 +3282,2119 @@
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77 (A2), pp.C174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767321095088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying multivariate analysis to X-ray diffraction computed tomography: the study of medieval applied brocades</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Structure of the Amorphous (GeTe) 1– x (Sb 2 Te 3 ) x System and Implications for its Phase-Change Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kergourlay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jens Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ja00143d⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (1-2), pp.141-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2020-1633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348832v1</w:t>
+                <w:t xml:space="preserve">hal-04156983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasarely painting at the nanoscale on sapphire crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Thune</w:t>
+                <w:t xml:space="preserve">Applying multivariate analysis to X-ray diffraction computed tomography: the study of medieval applied brocades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cavalotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-020-2888-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (8), pp.1724-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ja00143d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989537v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplasticity and growth strain parameters identification by full modelling optimization during the high temperature oxidation of Ni28Cr modified by the reactive element yttria or zirconium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhimao Wang</w:t>
+                <w:t xml:space="preserve">F. Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+                <w:t xml:space="preserve">F. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Panicaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 836, pp.155425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547434v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tools for calibrating diffraction setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577520000776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563078v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for calibrating diffraction setups</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vasarely painting at the nanoscale on sapphire crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cavalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577520000776⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (9), pp.2512-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-020-2888-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727356v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of amorphous Cu2GeTe3 and the implications for its phase-change properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedict Paulus</w:t>
+                <w:t xml:space="preserve">Viscoplasticity and growth strain parameters identification by full modelling optimization during the high temperature oxidation of Ni28Cr modified by the reactive element yttria or zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolf-Christian Pilgrim</w:t>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.101.214110⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.109689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139477v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelithiation of silicon/graphite composite anodes: Benefits and mechanisms for long-lasting Li-Ion batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Haon</w:t>
+                <w:t xml:space="preserve">Structure of amorphous Cu2GeTe3 and the implications for its phase-change properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens R Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf-Christian Pilgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (21), pp.214110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.101.214110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02888307v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full reciprocal-space mapping up to 2000 K under controlled atmosphere: the multipurpose QMAX furnace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Thune</w:t>
+                <w:t xml:space="preserve">Prelithiation of silicon/graphite composite anodes: Benefits and mechanisms for long-lasting Li-Ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (3), pp.650-661. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.190-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S160057672000432X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001167v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02888307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Nanostructural Aging of Fuel Cell Ionomer Revealed by Operando SAXS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Full reciprocal-space mapping up to 2000 K under controlled atmosphere: the multipurpose QMAX furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b02004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.650-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057672000432X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156889v1</w:t>
+                <w:t xml:space="preserve">hal-03001167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Non-Destructive in Situ Characterization of Metals with the French Collaborating Research Group D2AM/BM02 Beamline at the European Synchrotron Radiation Facility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Nanostructural Aging of Fuel Cell Ionomer Revealed by Operando SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Guinebretière</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met9030352⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.3071-3080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b02004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075016v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Imaging of Iron-Based Superconductor Parent FeTe Using X-Ray Fluorescence Holography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Sowa</w:t>
+                <w:t xml:space="preserve">Advanced Non-Destructive in Situ Characterization of Metals with the French Collaborating Research Group D2AM/BM02 Beamline at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert André Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201800200⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met9030352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957340v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing the local environments of Ga and Ge in amorphous (Ga 2 Se 3 ) 0.25 (GeSe 2 ) 0.75 by anomalous x-ray scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chahine</w:t>
+                <w:t xml:space="preserve">Viscoplastic characteristics of thermally grown chromia films obtained from in situ 2D synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 744, pp.591 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957293v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic characteristics of thermally grown chromia films obtained from in situ 2D synchrotron X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Geandier</w:t>
+                <w:t xml:space="preserve">Local Structure and Lithium Diffusion Pathways in Li 4 Mn 2 O 5 High Capacity Cathode Probed by Total Scattering and XANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.089⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), pp.3060 - 3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802445v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure and Lithium Diffusion Pathways in Li 4 Mn 2 O 5 High Capacity Cathode Probed by Total Scattering and XANES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinguishing the local environments of Ga and Ge in amorphous (Ga 2 Se 3 ) 0.25 (GeSe 2 ) 0.75 by anomalous x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B D Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
+                <w:t xml:space="preserve">J R Stellhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Freire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Joly</w:t>
+                <w:t xml:space="preserve">M Krbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Fischer</w:t>
+                <w:t xml:space="preserve">G. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856133v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Synchrotron X-Ray diffraction study of high-temperature stress relaxation in chromia scales containing the reactive element yttrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Atomic Imaging of Iron-Based Superconductor Parent FeTe Using X-Ray Fluorescence Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rüdiger Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Sowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159, pp.276 - 285. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (11), pp.1800200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201800200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01877221v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Residual Stresses in an Oxidized Metallic Alloy under Thermal Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhimao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.913. </w:t>
@@ -5426,3356 +5426,3356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds of L1 2 clusters in amorphous Mg 85 Zn 6 Y 9 alloy observed via anomalous X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Synchrotron X-Ray diffraction study of high-temperature stress relaxation in chromia scales containing the reactive element yttrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Okuda</w:t>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/APEX.11.071402⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.276 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957816v1</w:t>
+                <w:t xml:space="preserve">insu-01877221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verwey transition in a magnetite ultrathin film by resonant x-ray scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Joly</w:t>
+                <w:t xml:space="preserve">Seeds of L1 2 clusters in amorphous Mg 85 Zn 6 Y 9 alloy observed via anomalous X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rüdiger Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Danilo Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf-Christian Pilgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Okuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.104403⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.071402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/APEX.11.071402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722823v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Mechanical Behaviour of a Chromia Forming Alloy Under Thermal Loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Verwey transition in a magnetite ultrathin film by resonant x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9671-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.104403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.104403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653307v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric faceting of a sapphire vicinal surface revealed by grazing incidence small-angle X-ray scattering 3D mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Arnaud</w:t>
+                <w:t xml:space="preserve">Frequency analysis for investigation of the thermomechanical mechanisms in thermal oxides growing on metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felaniaina Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985339⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228 (10), pp.3595 - 3617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-017-1899-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912658v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency analysis for investigation of the thermomechanical mechanisms in thermal oxides growing on metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Symmetric faceting of a sapphire vicinal surface revealed by grazing incidence small-angle X-ray scattering 3D mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 228 (10), pp.3595 - 3617. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (3), pp.031601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-017-1899-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4985339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653498v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous cyclic deformations of a Ni/W film studied by synchrotron X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ph. Guerin</w:t>
+                <w:t xml:space="preserve">Modelling of the Mechanical Behaviour of a Chromia Forming Alloy Under Thermal Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felaniaina Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.082⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.15 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654619v1</w:t>
+                <w:t xml:space="preserve">hal-01653307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic chemically ordered FeRh and FeCo nanomagnets prepared by mass-selected low-energy cluster-beam deposition: a comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">Continuous cyclic deformations of a Ni/W film studied by synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.7.177⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 332, pp.351 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957901v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of Ni film with In0.53Ga0.47As: Phase formation and texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain profiles in ion implanted ceramic polycrystals: a new approach based on reciprocal-space crystal selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifeddine Zhiou</w:t>
+                <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963716⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (3), pp.031903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01559846v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain profiles in ion implanted ceramic polycrystals: a new approach based on reciprocal-space crystal selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction of Ni film with In0.53Ga0.47As: Phase formation and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Zhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Palancher</w:t>
+                <w:t xml:space="preserve">Fabrice Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goudeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (13), pp.135304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193206v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01559846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of room-temperature superionic Ag–GeSe 3 glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.-C. Pilgrim</w:t>
+                <w:t xml:space="preserve">Cubic chemically ordered FeRh and FeCo nanomagnets prepared by mass-selected low-energy cluster-beam deposition: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.02.027⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1850-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.7.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01882842v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Aspects of the Superionic Conduction Mechanism in Ag-GeSe3 Glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenji Kamimura</w:t>
+                <w:t xml:space="preserve">Local structure of room-temperature superionic Ag–GeSe 3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawakita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-C. Pilgrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431, pp.68 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950178v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Scattering in Condensed Matter, Experiments that Reveal Short to Long Range Atomic Order</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Structural Aspects of the Superionic Conduction Mechanism in Ag-GeSe3 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rüdiger Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf-Christian Pilgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yokinobu Kawakita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Kamimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 230 (3), pp.301-311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0699⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 230 (3), pp.369-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950187v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of Pt nanoclusters supported by graphene/Ir(111) and reversible transformation under CO exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Resonant Scattering in Condensed Matter, Experiments that Reveal Short to Long Range Atomic Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045426⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (3), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014399v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and intermediate-range order in amorphous GeTe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Atomic structure of Pt nanoclusters supported by graphene/Ir(111) and reversible transformation under CO exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Runte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 253 (6), pp.1038-1045. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201552559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01957904v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The In situ growth of Nanostructures on Surfaces (INS) endstation of the ESRF BM32 beamline: a combined UHV–CVD and MBE reactor for in situ X-ray scattering investigations of growing nanoparticles and semiconductor nanowires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Short- and intermediate-range order in amorphous GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Stellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf-Christian Pilgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577515001605⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (6), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201552559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014384v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-edge imaging with the XPAD3 hybrid pixel detector, direct comparison of CdTe and Si sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Graber-Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (14), pp.5497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/60/14/5497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01184741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography of the graphene/Ir(111) moiré studied by surface x-ray diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The In situ growth of Nanostructures on Surfaces (INS) endstation of the ESRF BM32 beamline: a combined UHV–CVD and MBE reactor for in situ X-ray scattering investigations of growing nanoparticles and semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.688-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577515001605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167574v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Rotation in Ferroelectric Tricolor PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 Superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Topography of the graphene/Ir(111) moiré studied by surface x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b03456⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (24), pp.245424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205438v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large surface X-ray camera based on XPAD3/CdTe single chip hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Boursier</w:t>
+                <w:t xml:space="preserve">Polarization Rotation in Ferroelectric Tricolor PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Karkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11010⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (36), pp.19906-19913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b03456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01235599v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Effect of preparation on the commensurabilities and thermal expansion of graphene on Ir(111) between 10 and 1300 K [Phys. Rev. B 88 , 165406 (2013)]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A large surface X-ray camera based on XPAD3/CdTe single chip hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Felici</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (23), pp.239901. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal Instrumentation, 10, pp.C11010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.239901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063504v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01235599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three types of XPAD3.2/CdTe single chip hybrids for hard X-ray applications in material science and biomedical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bérar</w:t>
+                <w:t xml:space="preserve">Erratum: Effect of preparation on the commensurabilities and thermal expansion of graphene on Ir(111) between 10 and 1300 K [Phys. Rev. B 88 , 165406 (2013)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.04.067⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (23), pp.239901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.239901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01052939v1</w:t>
+                <w:t xml:space="preserve">hal-02063504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element-specific quantitative determination of the local atomic order in CoPt alloy nanoparticles: Experiment and theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélio Tolentino</w:t>
+                <w:t xml:space="preserve">Comparison of three types of XPAD3.2/CdTe single chip hybrids for hard X-ray applications in material science and biomedical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Graber-Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bérar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155412⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 758, pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838951v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01052939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific local relaxation and magnetism in mass-selected CoPt nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Element-specific quantitative determination of the local atomic order in CoPt alloy nanoparticles: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Diaz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Y. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélio Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30644-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (15), pp.155412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03146776v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of preparation on the commensurabilities and thermal expansion of graphene on Ir(111) between 10 and 1300 K</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Specific local relaxation and magnetism in mass-selected CoPt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Coraux</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Enrique Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (3), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30644-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.165406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014369v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strains Induced by Point Defects in Graphene on a Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkady V. Krasheninnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.085501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8803,435 +8803,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects on structure and magnetism in mass-selected CoPt nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of preparation on the commensurabilities and thermal expansion of graphene on Ir(111) between 10 and 1300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30451-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (16), pp.165406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.165406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054258v1</w:t>
+                <w:t xml:space="preserve">hal-02014369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local deformations and incommensurability of high quality epitaxial graphene on a weakly interacting transition metal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Finite size effects on structure and magnetism in mass-selected CoPt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geaymond</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis E. Diaz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.235439⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30451-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711816v2</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of L1(0) chemical order in CoPt nanoclusters: Direct observation and magnetic signature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Local deformations and incommensurability of high quality epitaxial graphene on a weakly interacting transition metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bardotti</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Vo-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha T. N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.235439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.235439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711816v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of L1(0) chemical order in CoPt nanoclusters: Direct observation and magnetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (14), pp.144411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9241,600 +9375,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant „forbidden” reflections in aperiodic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy De Laitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Aperiodic Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sapporo (online), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant 'forbidden' reflections in aperiodic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy De Laitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. pp.e600-e601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273322091690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la microstructure des matériaux minéralogiques hétérogènes à la nano-échèlle par imagerie ptychographique aux rayons-X cohérents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic resolution holography for characterizing the local structure in quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Stellhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouichi Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9853,685 +9987,685 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUCr Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic. pp.C174-C174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional local atomic configurations of decagonal AlNiCo quasicrystal studied by X-ray fluorescence holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stelhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Osokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Vienne, Austria. pp.e421-e421, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273319091356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic behaviour of thermally grown oxide obtained by synchrotron radiation diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girault P. Girault</w:t>
+                <w:t xml:space="preserve">Le passé révélé des ancêtres aborigènes Jawoyn à Nawarla Gabarnmang (Australie) : l'étude structurale des crayons et des écailles colorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Hodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’école des Mines de Saint-Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887537v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passé révélé des ancêtres aborigènes Jawoyn à Nawarla Gabarnmang (Australie) : l'étude structurale des crayons et des écailles colorées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Viscoplastic behaviour of thermally grown oxide obtained by synchrotron radiation diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felaniaina Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girault P. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’école des Mines de Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887748v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par irradiation aux ions des dégâts d'irradiation dans le combustible nucléaire usé en situation de stockage géologique : Apport des études par DRX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX 2015 - XIe Colloque Rayons X et Matiere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes épitaxiés combinant oxydes et semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Danescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier nucléation du GDR PULSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10541,404 +10675,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimalp, Science of Heritage : perspectives on cultural artworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ciavaldini Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World meeting « Heritage Sciences and Technologies, 13-16 Février 2019, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Mechanical Behaviour of a Chromia Forming Alloy Under Thermal Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felaniaina Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on High-Temperature Corrosion and Protection of Materials (HTPCM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress build-up and relaxation in chromia scales during high temperature oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felaniaina Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojun Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on High-Temperature Corrosion and Protection of Materials (HTPCM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10948,114 +11082,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale et magnétique de nanoparticules de CoPt : mise en évidence de la transition de phase A1 vers L10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO10248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00466192v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId397"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11202,51 +11336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Versini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130831" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Yassine Aliouat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souren Grigorian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A Chahine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.57324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04866266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Alrifai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Addes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202404080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05019501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Schwaller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A. Chahine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577525001626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Renais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wasylowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morian Sonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Dechent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62935-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Gr&#252;nder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c15282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotovao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panicaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Hosokawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens R&#252;diger Stellhorn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisuke Magome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.014601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Olgo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Septet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54656-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Poline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724003704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fowan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724001821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168082" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577522011250" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11650" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-03821-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04188246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02200e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pepin Fowan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wendling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722003673" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Ors" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.6.013602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champdavoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stellhorn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kimura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2020-1633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens R. Stellhorn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Hayashi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Boudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321095088" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ja00143d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989537v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matringe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cavalotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fakih" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-2888-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimao Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109689" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valls" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520000776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens R Stellhorn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Paulus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Christian Pilgrim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.214110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02888307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomasi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Haon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2020.04.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001167v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672000432X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gebel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Andr&#233; Chahine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030352" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sowa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201800200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Klee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Stellhorn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krbal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Tao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.089" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Freire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8110913" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957816v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danilo Klee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okuda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.11.071402" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104403" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felaniaina Rakotovao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9671-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01912658v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matringe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakih" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thune" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985339" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-017-1899-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654619v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guerin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01559846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Zhiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963716" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939972" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Stellhorn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosokawa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawakita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gies" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-C. Pilgrim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DJT9KN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950178v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yokinobu Kawakita" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamimura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0667" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0699" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014399v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Franz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Runte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045426" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552559" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRP9KLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014384v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geaymond" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577515001605" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graber-Bolis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/14/5497" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felici" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245424" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235599v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bompard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063504v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.239901" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01052939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dawiec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. B&#233;rar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.067" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLW102DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014369v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.165406" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856717v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady V. Krasheninnikov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085501" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711816v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.235439" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829692v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091690" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913346v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stelhorn" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Osokawa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kimura" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayashi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319091356" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887537v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girault P. Girault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887748v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hodeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489845v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Chettaoui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416129v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887508v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887518v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466192v4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10248" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae El Khabchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xzcv-shjr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Yassine Aliouat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souren Grigorian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A Chahine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.57324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04866266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baggetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthayna Alrifai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Addes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202404080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Versini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05019501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Schwaller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert A. Chahine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577525001626" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Renais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wasylowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morian Sonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Dechent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62935-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Gr&#252;nder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c15282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotovao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Olgo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Septet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54656-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Hosokawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens R&#252;diger Stellhorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisuke Magome" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.014601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Poline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724003704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fowan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724001821" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577522011250" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11650" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-03821-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04188246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02200e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pepin Fowan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wendling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722003673" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.104420" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Ors" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.6.013602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champdavoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens R. Stellhorn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kimura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Hayashi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Boudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321095088" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stellhorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2020-1633" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ja00143d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valls" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520000776" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matringe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cavalotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fakih" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-2888-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimao Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109689" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens R Stellhorn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Paulus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Christian Pilgrim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.214110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02888307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomasi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Haon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2020.04.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001167v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672000432X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gebel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Andr&#233; Chahine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9030352" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Tao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.089" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Freire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00827" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Klee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Stellhorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krbal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sowa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201800200" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8110913" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Danilo Klee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okuda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.11.071402" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104403" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653498v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felaniaina Rakotovao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-017-1899-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01912658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matringe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakih" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985339" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653307v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9671-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654619v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guerin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193206v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939972" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01559846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Zhiou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963716" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Khadra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.177" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Stellhorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosokawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawakita" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gies" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-C. Pilgrim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DJT9KN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950178v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yokinobu Kawakita" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamimura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0667" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950187v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0699" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Franz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Runte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045426" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552559" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRP9KLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184741v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graber-Bolis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/14/5497" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014384v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geaymond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577515001605" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167574v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245424" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235599v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bompard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.239901" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01052939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dawiec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. B&#233;rar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.067" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLW102DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio Tolentino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155412" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30644-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F9D74E47210B3E2D741012349609BF6CB1A16FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856717v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady V. Krasheninnikov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.085501" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014369v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.165406" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054258v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30451-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50F56F0D1A9200839516E6DCE61DA95B9790EACA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711816v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.235439" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822684v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardotti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144411" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829692v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601890v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091690" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913346v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834238v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stelhorn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Osokawa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kimura" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayashi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273319091356" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887748v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hodeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887537v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girault P. Girault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416306v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489845v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Chettaoui" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416129v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887508v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887518v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466192v4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10248" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>