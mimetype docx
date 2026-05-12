--- v0 (2026-04-07)
+++ v1 (2026-05-12)
@@ -545,164 +545,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a European Society ? Convergence and Divergence in 20th Century Europe. Synthesis of the Summer School 4 July – 10 July 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diplomatie française face à l’unification allemande, archives inédites réunies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Vaïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Vaïsse</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03584319v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03584359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux Europes/The Two Europes</w:t>
               </w:r>
@@ -1335,173 +1335,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La BStU, les archives de la Stasi et la société allemande. Entretien avec Bernard Florath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Camarade; Sibylle Goepper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résistance, dissidence et opposition en RDA 1949−1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.349−366, 2016, Histoire et civilisations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frankreich und die deutsche Einheit. Entflechtung nationaler Interessen als Grundlage neuer Verflechtung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jörn Leonhardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vergleich und Verflechtung. Deutschland und Frankreich im 20. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erich Schmidt Verlag, pp.201−220, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584040v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03584007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes d’opposition et samizdats à Berlin-Est dans les années 1980</w:t>
               </w:r>
@@ -2395,169 +2395,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kott et Emmanuel Droit (dir) Die ostdeutsche Gesellschaft. Eine transnationale Perspektive, Berlin, Ch. Links, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inquiétudes parlementaires. La perception du problème allemand à travers les débats de la commission des Affaires étrangères de l’Assemblée nationale 1949−1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584435v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03584738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Fleckner et Thomas W. Gaethgens (Hg) De Grünewald à Menzel. L’image de l’art allemand en France au XIXe siècle. Paris (Éditions de la Maison des sciences de l’homme), 2003</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miard-Delacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wenkel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bussi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bozo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03558619v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486719314" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Seider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spoerer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108918" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Migani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Affinito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/48658/external_content.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666352171.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Grand-Ticchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin R&#252;cker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miard-Delacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wenkel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bussi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bozo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03558619v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486719314" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milia Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Seider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spoerer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108918" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Migani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Affinito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/48658/external_content.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666352171.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Grand-Ticchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin R&#252;cker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>