--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -66,1402 +66,1402 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-cell data reveal heterogeneity of investment in ribosomes across a bacterial population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antrea Pavlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Van Melle-Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55394-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-scale community modelling reveals conserved metabolic cross-feedings in epipelagic bacterioplankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinna Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46374-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Correction: Acquired resistance to a GPRC5D-directed T-cell engager in multiple myeloma is mediated by genetic or epigenetic target inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43018-023-00646-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquired resistance to a GPRC5D-directed T-cell engager in multiple myeloma is mediated by genetic or epigenetic target inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43018-023-00625-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the Gut Microbiota in Individuals with Overweight or Obesity during a Real-World Weight Loss Dietary Program: A Focus on the Bacteroides 2 Enterotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohia Alili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10010016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modelling of microbes: metabolism, gene expression and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Casagranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (136), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical allocation of cellular resources as an optimal control problem: Novel insights into microbial growth strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Geiselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.e1004802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Bulk and Single-Cell Multiomic Framework for Tracing (Sub)clonal Evolution in Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Somatic Copy Number Alterations from Single-cell Multiomics Data With the R Package muscadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Somatic Copy Number Alterations from Single-cell Multiomics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lanée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turku, Finland. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150028v1</w:t>
-              </w:r>
-[...964 lines deleted...]
-                <w:t xml:space="preserve">hal-01332394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1479,103 +1479,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S186: ACQUIRED RESISTANCE TO BISPECIFIC ANTIBODIES BY GENETIC OR EPIGENETIC INACTIVATION OF THE TARGET IN MULTIPLE MYELOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress Abstract Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7 (S3), pp.e6417985, 2023, </w:t>
@@ -1645,103 +1645,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale community modelling reveals conserved metabolic cross-feedings in epipelagic bacterioplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinna Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1795,103 +1795,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic optimisation of resource allocation in microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Geiselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems (MTNS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Groningen. NLD., Jul 2014, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05118693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Giordano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Cherkaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Douillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Devic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05150254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05150028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lan&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antrea Pavlou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van Melle-Gateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55394-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46374-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00646-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00625-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohia Alili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10010016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casagranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hs9.0000967656.64179.85" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antrea Pavlou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Giordano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Van Melle-Gateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55394-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46374-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Cherkaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00646-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00625-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohia Alili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10010016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casagranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05118693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Douillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Devic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05150254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05150028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lan&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hs9.0000967656.64179.85" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>