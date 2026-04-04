--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -100,386 +100,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of behavioural modes during temporally extended decision-making and their neural substrates</w:t>
+                <w:t xml:space="preserve">Goal commitment is supported by vmPFC through selective attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Kolling</w:t>
+                <w:t xml:space="preserve">Eleanor Holton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Scholl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Grohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay G Manohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill X O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2024.101404⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.1351-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-024-01844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803676v1</w:t>
+                <w:t xml:space="preserve">hal-04802825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General mechanisms of task engagement in the primate frontal cortex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the role of behavioural modes during temporally extended decision-making and their neural substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Bongioanni</w:t>
+                <w:t xml:space="preserve">Nils Kolling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Schüffelgen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacqueline Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.4802. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.101404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49128-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2024.101404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752759v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal commitment is supported by vmPFC through selective attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General mechanisms of task engagement in the primate frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Grohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor Holton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Grohn</w:t>
+                <w:t xml:space="preserve">Nima Khalighinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Ward</w:t>
+                <w:t xml:space="preserve">Caroline Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay G Manohar</w:t>
+                <w:t xml:space="preserve">Alessandro Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill X O’reilly</w:t>
+                <w:t xml:space="preserve">Urs Schüffelgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.1351-1365. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-024-01844-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49128-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802825v1</w:t>
+                <w:t xml:space="preserve">hal-04752759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalising planning and information search in naturalistic decision-making</w:t>
               </w:r>
@@ -599,90 +599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple systems in macaques for tracking prediction errors and other types of surprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Grohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Schüffelgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Xaver Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolton Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Folloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Kolling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kolling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scholl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2024.101404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grohn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Khalighinejad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bongioanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#252;ffelgen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49128-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Holton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ward" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay G Manohar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill X O&#8217;reilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01844-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Xaver Neubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000899" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fouragnan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolton Chau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-019-0375-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Holton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grohn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ward" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay G Manohar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill X O&#8217;reilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01844-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kolling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Scholl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2024.101404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Khalighinejad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bongioanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#252;ffelgen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49128-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Xaver Neubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000899" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fouragnan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolton Chau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-019-0375-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>