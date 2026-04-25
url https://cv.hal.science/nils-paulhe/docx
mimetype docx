--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1602,359 +1602,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
+                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Benaben</w:t>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775474v1</w:t>
+                <w:t xml:space="preserve">hal-03781084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781084v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
@@ -2223,527 +2223,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a spectral database and its toolbox, dedicated to the Metabolomics’ community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichissement de la base de données spectrale peakforest en LC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 158 p., 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744357v1</w:t>
+                <w:t xml:space="preserve">hal-01594987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de la base de données spectrale peakforest en LC-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Emery</w:t>
+                <w:t xml:space="preserve">PeakForest: a spectral database and its toolbox, dedicated to the Metabolomics’ community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Pierrick Roger-Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 158 p., 2016, Livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594987v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duperier</w:t>
+                <w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742964v1</w:t>
+                <w:t xml:space="preserve">hal-02743697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743697v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une annotation RMN 1D et 2D ciblée à partir de matrices de référence</w:t>
               </w:r>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
@@ -3298,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faubladier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bresciani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le del Rio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Pede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Mansouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger-Mele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faubladier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bresciani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le del Rio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Pede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Mansouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger-Mele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>