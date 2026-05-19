--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t>
+                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Dablanc</w:t>
+                <w:t xml:space="preserve">Michael Witting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solweig Hennechart</w:t>
+                <w:t xml:space="preserve">Adnan Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Perez</w:t>
+                <w:t xml:space="preserve">Andrew Leach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Alan Bridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Lucila Aimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (30), pp.12489-12496. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721713v1</w:t>
+                <w:t xml:space="preserve">hal-04596970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t>
+                <w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Witting</w:t>
+                <w:t xml:space="preserve">Axel Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Malik</w:t>
+                <w:t xml:space="preserve">Solweig Hennechart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Leach</w:t>
+                <w:t xml:space="preserve">Amélie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bridge</w:t>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucila Aimo</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (30), pp.12489-12496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596970v1</w:t>
+                <w:t xml:space="preserve">hal-04721713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbors</w:t>
               </w:r>
@@ -1602,523 +1602,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
+                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lain Pavot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781084v1</w:t>
+                <w:t xml:space="preserve">hal-03775474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775474v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Optimization of metabolome extraction procedures and implementation of a PeakForest database for the identification of microorganisms compounds by LC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiam Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776462v1</w:t>
+                <w:t xml:space="preserve">hal-03879175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of metabolome extraction procedures and implementation of a PeakForest database for the identification of microorganisms compounds by LC-HRMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
+                <w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879175v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
               </w:r>
@@ -2130,77 +2130,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
@@ -2223,527 +2223,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de la base de données spectrale peakforest en LC-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PeakForest: a spectral database and its toolbox, dedicated to the Metabolomics’ community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Emery</w:t>
+                <w:t xml:space="preserve">Pierrick Roger-Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 158 p., 2016, Livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594987v1</w:t>
+                <w:t xml:space="preserve">hal-02744357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a spectral database and its toolbox, dedicated to the Metabolomics’ community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichissement de la base de données spectrale peakforest en LC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 158 p., 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744357v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743697v1</w:t>
+                <w:t xml:space="preserve">hal-02742964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duperier</w:t>
+                <w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742964v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une annotation RMN 1D et 2D ciblée à partir de matrices de référence</w:t>
               </w:r>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
@@ -3298,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faubladier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bresciani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le del Rio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Pede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Mansouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger-Mele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faubladier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Bresciani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le del Rio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Pede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger-Mele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>