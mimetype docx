--- v0 (2026-04-10)
+++ v1 (2026-05-04)
@@ -551,51 +551,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t>
+                <w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -626,106 +626,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t>
+              <w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839635v1</w:t>
+                <w:t xml:space="preserve">hal-04658044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t>
+                <w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -756,82 +756,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658044v1</w:t>
+                <w:t xml:space="preserve">hal-04839635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Fate of Toxic Volatile Organics from Oil Spills in the Niger Delta Region, Nigeria</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F0DC9B6"/>
+    <w:nsid w:val="E869C8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2188,51 +2188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nimisingha-amakama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9172-2866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morufu Olalekan Raimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeanyichukwu Clinton Ezekwe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tano Dumoyei Agusomu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoro Enyinnaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojogas.2025.102002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Isa Lawan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petrica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vechot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajpehs.v2i2.3441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04783639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmsi.v3i2.3612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles William Knapp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55151/ijeedu.v3i3.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin-Asomeji Iyingiala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Henry Sawyerr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiola Omolewa Saliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinotami Williams Ebuete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3326-4_8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nimisingha-amakama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9172-2866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morufu Olalekan Raimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeanyichukwu Clinton Ezekwe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tano Dumoyei Agusomu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoro Enyinnaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojogas.2025.102002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Isa Lawan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petrica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vechot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajpehs.v2i2.3441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04783639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmsi.v3i2.3612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles William Knapp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55151/ijeedu.v3i3.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin-Asomeji Iyingiala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Henry Sawyerr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiola Omolewa Saliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinotami Williams Ebuete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3326-4_8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>