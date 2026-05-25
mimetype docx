--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9172-2866</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ucM-m_wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,791 +179,791 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Methane Emissions Management in Nigeria’s Oil and Gas Sectors: A Comprehensive Policy and Strategic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morufu Olalekan Raimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifeanyichukwu Clinton Ezekwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tano Dumoyei Agusomu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okoro Enyinnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Yangtze Oil and Gas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (02), pp.31-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojogas.2025.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Mobile Field Hospitals Collaboration During Disaster Response for Seamless Continuity of Care: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Isa Lawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Petrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Education and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (2), pp.86-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54536/ajpehs.v2i2.3441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Interoperability and Response Coordination in Disaster Settings: A Review of Methodological Frameworks and Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Petrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Isa Lawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Medical Science and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (2), pp.131-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54536/ajmsi.v3i2.3612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Fate of Toxic Volatile Organics from Oil Spills in the Niger Delta Region, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles William Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morufu Olalekan Raimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanlok Henry Nimlang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environment, Engineering and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (3), pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55151/ijeedu.v3i3.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -952,262 +973,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Impact of Mobile Field Hospital Deployment in Reducing Patients Mean Wait Times in Emergency Departments: An Agent-Based Simulation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHST-24 - International Conference on Healthcare Simulation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of the Effect of Ambulance Strategy on Patient Mortality Outcome from Hospital Systems: a Simulation Study in the Context of Industrial Disaster Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1217,362 +1238,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Management and Disaster Response In the Oil and Gas Industry: Modelling and Implementation of Interoperable Healthcare Systems Solution for Disaster Response in the Oil and Gas Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Wait Times on Patient Mortality Outcomes in a Hypothetical Oil and Gas Industry Disaster Scenario: An Agent-Based Modeling Approach Using NetLogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPSS 2023 - Qatar Process Safety Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Hybrid Symposium, Qatar. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Management and Disaster Response in the Oil and Gas Industry: Set-up, Design, and Implementation of Innovation and Interoperable Solutions for a Mobile Field Hospital (MFH) Dedicated to the Oil and Gas Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1582,163 +1603,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaving No One Behind: Impact of Soil Pollution on Biodiversity in the Global South: A Global Call for Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morufu Olalekan Raimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin-Asomeji Iyingiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olawale Henry Sawyerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiola Omolewa Saliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abinotami Williams Ebuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity in Africa: Potentials, Threats and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Springer Nature Singapore, pp.205-237, 2022, Sustainable Development and Biodiversity, 978-981-19-3326-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-3326-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,148 +1769,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Impact of Mobile Field Hospital Deployment in Reducing Patients Mean Wait Times in Emergency Departments: An Agent-Based Simulation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1957,51 +1978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E869C8A4"/>
+    <w:nsid w:val="37A93B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2188,51 +2209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nimisingha-amakama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9172-2866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morufu Olalekan Raimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeanyichukwu Clinton Ezekwe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tano Dumoyei Agusomu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoro Enyinnaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojogas.2025.102002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Isa Lawan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petrica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vechot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajpehs.v2i2.3441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04783639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmsi.v3i2.3612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles William Knapp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55151/ijeedu.v3i3.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin-Asomeji Iyingiala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Henry Sawyerr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiola Omolewa Saliu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinotami Williams Ebuete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3326-4_8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nimisingha-amakama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9172-2866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ucM-m_wAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morufu Olalekan Raimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeanyichukwu Clinton Ezekwe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tano Dumoyei Agusomu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okoro Enyinnaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojogas.2025.102002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Isa Lawan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petrica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vechot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajpehs.v2i2.3441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04783639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmsi.v3i2.3612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles William Knapp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55151/ijeedu.v3i3.64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin-Asomeji Iyingiala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Henry Sawyerr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiola Omolewa Saliu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinotami Williams Ebuete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3326-4_8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>