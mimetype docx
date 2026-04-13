--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -3704,51 +3704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="514C707F"/>
+    <w:nsid w:val="3BEF8CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>