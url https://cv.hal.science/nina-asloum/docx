--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -3704,51 +3704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BEF8CF1"/>
+    <w:nsid w:val="C7F1FE17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>