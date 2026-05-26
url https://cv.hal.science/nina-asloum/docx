--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -706,243 +706,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
+              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686728v1</w:t>
+                <w:t xml:space="preserve">hal-03686723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686723v1</w:t>
+                <w:t xml:space="preserve">hal-03686728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche collaborative en éducation et formation. Instrument ou enjeu éthique de la recherche ?</w:t>
               </w:r>
@@ -1421,437 +1421,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science, vidéoformation et recherche collaborative : quelques obstacles à leurs associations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre ruptures et continuités, comment l’individu parvient-il (encore) à agir et à se développer dans l’exercice de &amp;quot;métiers impossibles&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Touchet</w:t>
+                <w:t xml:space="preserve">Guillaume Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les LEA à l'interface entre monde de l'éducation et de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'éducation, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Contradictions, conflits, problèmes et préoccupations dans le développement de l’agir humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDéCo, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137531v1</w:t>
+                <w:t xml:space="preserve">hal-03017410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du paysage dans l’enseignement agricole, une entrée privilégiée pour aborder les écosystèmes et leur complexité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open science, vidéoformation et recherche collaborative : quelques obstacles à leurs associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Castel</w:t>
+                <w:t xml:space="preserve">Cécile Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches éco-systémiques et sensibles du paysage : des sciences de la nature aux arts du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les LEA à l'interface entre monde de l'éducation et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'éducation, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017401v1</w:t>
+                <w:t xml:space="preserve">hal-02137531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ruptures et continuités, comment l’individu parvient-il (encore) à agir et à se développer dans l’exercice de &amp;quot;métiers impossibles&amp;quot; ?</w:t>
+                <w:t xml:space="preserve">La prise en compte du paysage dans l’enseignement agricole, une entrée privilégiée pour aborder les écosystèmes et leur complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gillet</w:t>
+                <w:t xml:space="preserve">Patrice Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contradictions, conflits, problèmes et préoccupations dans le développement de l’agir humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDéCo, Apr 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Approches éco-systémiques et sensibles du paysage : des sciences de la nature aux arts du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017410v1</w:t>
+                <w:t xml:space="preserve">hal-03017401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du paysage, une entrée privilégiée pour aborder les écosystèmes et leur complexité</w:t>
+                <w:t xml:space="preserve">Quelles perceptions ont les enseignants des directives ministérielles sur le « produire autrement » inscrit dans les enjeux de l’EDD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystèmes et développement durable Transformations naturelles et humaines des écosystèmes terrestres et côtiers Education - Gouvernance Etat des savoirs et partage des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, Oct 2018, Pondichéry, Inde</w:t>
+              <w:t xml:space="preserve">Quel(s) curriculum(a) pour les Objectifs du Développement Durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017447v1</w:t>
+                <w:t xml:space="preserve">hal-03017426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perceptions ont les enseignants des directives ministérielles sur le « produire autrement » inscrit dans les enjeux de l’EDD</w:t>
+                <w:t xml:space="preserve">La gestion du paysage, une entrée privilégiée pour aborder les écosystèmes et leur complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel(s) curriculum(a) pour les Objectifs du Développement Durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecosystèmes et développement durable Transformations naturelles et humaines des écosystèmes terrestres et côtiers Education - Gouvernance Etat des savoirs et partage des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, Oct 2018, Pondichéry, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017426v1</w:t>
+                <w:t xml:space="preserve">hal-03017447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle du « sujet de l’activité » dans « l’activité du sujet » : un point aveugle en didactique professionnelle ? Proposition d’un modèle du sujet pour étudier la conceptualisation dans des activités professionnelles complexes</w:t>
               </w:r>
@@ -2387,51 +2387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2495,208 +2495,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sustainable Management of Biosphere Reserves: What Are the Challenges for Agricultural Education?</w:t>
+                <w:t xml:space="preserve">Produire autrement à partir l’agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals 1: scientific and practical educational issues in the Mediterranean</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-117, 2024, Territory Development SET, 978-1-394-27578-6</w:t>
+              <w:t xml:space="preserve">Dans A. Barthes, J.-M.Lange et C. Chauvigné (dir.), Dictionnaire critique des enjeux et concepts des "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543459v1</w:t>
+                <w:t xml:space="preserve">hal-04539457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire autrement à partir l’agroécologique</w:t>
+                <w:t xml:space="preserve">The Sustainable Management of Biosphere Reserves: What Are the Challenges for Agricultural Education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angela Barthes, Catherine Cibien et Bruno Romagny. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans A. Barthes, J.-M.Lange et C. Chauvigné (dir.), Dictionnaire critique des enjeux et concepts des "éducations à"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals 1: scientific and practical educational issues in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Edition, Londres; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-117, 2024, Territory Development SET, 978-1-394-27578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539457v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion durable des réserves de biosphère : quels défis pour l’enseignement agricole ?</w:t>
               </w:r>
@@ -3704,51 +3704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7F1FE17"/>
+    <w:nsid w:val="305E4213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3935,51 +3935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-asloum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-2267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189541806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensfea.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efts.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o8t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Branciard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.020.0054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.5788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01631188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040219ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Kalali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Mauranne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corso Jean-Pierre Del" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Patrice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01219138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/reserves-de-biosphere-et-objectifs-de-developpement-durable-1/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guerineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082357v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Del-Corso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bedin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-asloum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-2267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189541806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensfea.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efts.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o8t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Branciard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.020.0054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.5788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01631188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040219ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Kalali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Mauranne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corso Jean-Pierre Del" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Patrice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01219138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/reserves-de-biosphere-et-objectifs-de-developpement-durable-1/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03017491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guerineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082357v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Del-Corso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01063430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bedin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>