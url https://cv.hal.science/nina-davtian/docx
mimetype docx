--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -238,865 +238,865 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviews and syntheses: Best practices for the application of marine GDGTs as proxy for paleotemperatures: sampling, processing, analyses, interpretation, and archiving protocols</w:t>
+                <w:t xml:space="preserve">Mapping of dissolved black carbon in the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bijl</w:t>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasia Śliwińska</w:t>
+                <w:t xml:space="preserve">Nuria Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bella Duncan</w:t>
+                <w:t xml:space="preserve">Oriol Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+                <w:t xml:space="preserve">Pau Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Naeher</w:t>
+                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (21), pp.6465-6508. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.104568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-6465-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352120v1</w:t>
+                <w:t xml:space="preserve">hal-05300409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of dissolved black carbon in the Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Millennial-scale climatic variability and fire regimes and their impacts on vegetation in Gran Canaria since 28 cal ka BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pilar Martin-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Teruel</w:t>
+                <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Comes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104568⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 369, pp.109576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300409v1</w:t>
+                <w:t xml:space="preserve">hal-05300412v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale climatic variability and fire regimes and their impacts on vegetation in Gran Canaria since 28 cal ka BP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviews and syntheses: Best practices for the application of marine GDGTs as proxy for paleotemperatures: sampling, processing, analyses, interpretation, and archiving protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bijl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Martin-Ramos</w:t>
+                <w:t xml:space="preserve">Kasia Śliwińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Davtian</w:t>
+                <w:t xml:space="preserve">Bella Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
+                <w:t xml:space="preserve">Sebastian Naeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 369, pp.109576. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (21), pp.6465-6508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-6465-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05300412v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neanderthal's specialised burning structure compatible with tar obtention</w:t>
+                <w:t xml:space="preserve">Disentangling seasonal and annual precipitation signals in the tropics over the Holocene: Insights from δD, alkanes and GDGTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ochando</w:t>
+                <w:t xml:space="preserve">Petter L Hällberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Jiménez-Espejo</w:t>
+                <w:t xml:space="preserve">Rienk Smittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Giles-Guzmán</w:t>
+                <w:t xml:space="preserve">Malin E Kylander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Neto de Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose S Carrión</w:t>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 346, pp.109025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109025⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 344, pp.108948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787067v2</w:t>
+                <w:t xml:space="preserve">hal-04723066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling seasonal and annual precipitation signals in the tropics over the Holocene: Insights from δD, alkanes and GDGTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlaboratory Comparison of Branched GDGT Temperature and pH Proxies Using Soils and Lipid Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter L Hällberg</w:t>
+                <w:t xml:space="preserve">Francien Peterse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rienk Smittenberg</w:t>
+                <w:t xml:space="preserve">Klaas G J Nierop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malin E Kylander</w:t>
+                <w:t xml:space="preserve">Thomas M Blattmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Villanueva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Davtian</w:t>
+                <w:t xml:space="preserve">Marcelo Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 344, pp.108948. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (7), pp.e2024GC011583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GC011583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723066v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory Comparison of Branched GDGT Temperature and pH Proxies Using Soils and Lipid Extracts</w:t>
+                <w:t xml:space="preserve">A Neanderthal's specialised burning structure compatible with tar obtention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy De Jonge</w:t>
+                <w:t xml:space="preserve">Juan Ochando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francien Peterse</w:t>
+                <w:t xml:space="preserve">Francisco J Jiménez-Espejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas G J Nierop</w:t>
+                <w:t xml:space="preserve">Francisco Giles-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M Blattmann</w:t>
+                <w:t xml:space="preserve">Carlos Neto de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Alexandre</w:t>
+                <w:t xml:space="preserve">Jose S Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (7), pp.e2024GC011583. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.109025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GC011583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663147v1</w:t>
+                <w:t xml:space="preserve">hal-04787067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new view on abrupt climate changes and the bipolar seesaw based on paleotemperatures from Iberian Margin sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1143,90 +1143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective extraction of levoglucosan and its isomers from complex matrices using ligand exchange-solid phase extraction for analysis by liquid chromatography-electrospray ionization-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1695, pp.463935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1260,51 +1260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Novel Hydroxylated Tetraether Index RI‐OH′ as a Sea Surface Temperature Proxy for the 160–45 ka BP Period Off the Iberian Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1384,619 +1384,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Holocene Thermal Maximum recorded by branched tetraethers and pollen in Western Europe (Massif Central, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martin</w:t>
+                <w:t xml:space="preserve">Sébastien Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Menot</w:t>
+                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">Rick Hennekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 228, pp.106109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106109⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415846v1</w:t>
+                <w:t xml:space="preserve">hal-02406506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+                <w:t xml:space="preserve">Early Holocene Thermal Maximum recorded by branched tetraethers and pollen in Western Europe (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pivot</w:t>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Davtian</w:t>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick Hennekam</w:t>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t>
+              <w:t xml:space="preserve">, 2020, 228, pp.106109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02406506v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human activities and vegetation changes on the tetraether sources in Lake St Front (Massif Central, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Western Mediterranean Sea Paleothermometry Over the Last Glacial Cycle Based on the Novel RI‐OH Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Reille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Fagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.38-52. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.616 - 634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2019.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018PA003452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157924v2</w:t>
+                <w:t xml:space="preserve">hal-02115659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Mediterranean Sea Paleothermometry Over the Last Glacial Cycle Based on the Novel RI‐OH Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of human activities and vegetation changes on the tetraether sources in Lake St Front (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fagault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurice Reille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (4), pp.616 - 634. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018PA003452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115659v1</w:t>
+                <w:t xml:space="preserve">hal-02157924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of mass accuracy in selected ion monitoring analysis of branched and isoprenoid tetraethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118, pp.58 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of soil types for the calibration of molecular proxies for soil pH and temperature using global soil datasets and Vietnamese soil profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,77 +2352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Castilla-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI Bienal de la Real Sociedad Española de Historia Natural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Tenerife, Canary Islands, España</w:t>
@@ -2570,1927 +2570,1927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling seasonal and annual precipitation signals in the tropics over the Holocene: insights from δD, alkanes and GDGTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytolith and microalgae records of Late Pleistocene and Holocene climate-driven landscape shifts in the Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Hällberg</w:t>
+                <w:t xml:space="preserve">María del Pilar Martín Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malin Kylander</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nina Davtian</w:t>
+                <w:t xml:space="preserve">Constantino Criado Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18355⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594348v1</w:t>
+                <w:t xml:space="preserve">hal-04594072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith and microalgae records of Late Pleistocene and Holocene climate-driven landscape shifts in the Canary Islands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The value of Iberian Margin paleotemperature records with a novel organic proxy to revisit the bipolar seesaw model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13058⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594072v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of Iberian Margin paleotemperature records with a novel organic proxy to revisit the bipolar seesaw model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Importance of sea subsurface temperatures on the past hydroclimate of Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd INQUA-PAGES joint ECR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Goa, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593991v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of sea subsurface temperatures on the past hydroclimate of Taiwan</w:t>
+                <w:t xml:space="preserve">Disentangling Seasonal and Annual Precipitation Signals in the Tropics over the Holocene: Insights From δD, Alkanes and GDGTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Fenies</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Petter Hällberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Smittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin E Kylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd INQUA-PAGES joint ECR workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Goa, India</w:t>
+              <w:t xml:space="preserve">AGU24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington (DC), United States. pp.PP22B-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786958v1</w:t>
+                <w:t xml:space="preserve">hal-04843109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Seasonal and Annual Precipitation Signals in the Tropics over the Holocene: Insights From δD, Alkanes and GDGTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the potential of bacterial and archaeal membrane lipids (GDGTs) to reconstruct Late Pleistocene and Holocene climatic changes in the Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Hällberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nina Davtian</w:t>
+                <w:t xml:space="preserve">María del Pilar Martín Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantino Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843109v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of bacterial and archaeal membrane lipids (GDGTs) to reconstruct Late Pleistocene and Holocene climatic changes in the Canary Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The evolution of typhoon dynamics affecting Taiwan as recorded in marine sedimentary archives since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constantino Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th France-Taiwan Symposium in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Penghu, Taiwan. pp.2-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594051v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of typhoon dynamics affecting Taiwan as recorded in marine sedimentary archives since the Last Glacial Maximum</w:t>
+                <w:t xml:space="preserve">Disentangling seasonal and annual precipitation signals in the tropics over the Holocene: insights from δD, alkanes and GDGTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Fenies</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Petter Hällberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Kylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th France-Taiwan Symposium in Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690840v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different sources of continental organic carbon accumulated surface sediments from the tropical Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification and Compound Specific Stable Carbon Isotope Analysis of Dissolved Black Carbon in the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Moraleda-Cibrián</w:t>
+                <w:t xml:space="preserve">Oriol Teruel-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes-Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222644v1</w:t>
+                <w:t xml:space="preserve">hal-04222608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iberian Margin Paleotemperatures and the Bipolar Seesaw</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mapping Black Carbon Sources in Surface Sediments from the Tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22541/essoar.172043879.91169259/v1⟩</w:t>
+              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370031v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ring Index of hydroxylated GDGTs faithfully records sea surface temperatures off the southern Iberian Margin over the last 160,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Black Carbon Sources in Surface Sediments from the Tropical Atlantic Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Latitudinal variability in dissolved black carbon isotopic composition in Atlantic surface waters compared to atmospheric pyrogenic carbon inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Raja</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Balearic Islands, Spain. pp.5755</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222600v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and Compound Specific Stable Carbon Isotope Analysis of Dissolved Black Carbon in the Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tracing Airborne Black Carbon Inputs to the Equatorial Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333159⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222608v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal variability in dissolved black carbon isotopic composition in Atlantic surface waters compared to atmospheric pyrogenic carbon inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sea water temperature reconstruction using TEX86 and RI-OH paeothermomethers in the northwestern Philippine Sea since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Balearic Islands, Spain. pp.5755</w:t>
+              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222652v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Airborne Black Carbon Inputs to the Equatorial Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Different sources of continental organic carbon accumulated surface sediments from the tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Moraleda-Cibrián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Balearic Islands, Spain. pp.5895</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222589v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea water temperature reconstruction using TEX86 and RI-OH paeothermomethers in the northwestern Philippine Sea since the Last Glacial Maximum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Iberian Margin Paleotemperatures and the Bipolar Seesaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States. pp.PP41A-03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/essoar.172043879.91169259/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496857v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and quantification of levoglucosan and anhydrosugar isomers in sediments with ligand-exchange HPLC-ESI-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Moreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4524,103 +4524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for Rapid Analysis of Polar Molecular Markers of Biomass Burning in Air and Water Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Comes Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential use of sedimentary pyrogenic biomarkers to quantitatively reconstruct wildfires occurrence and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Muñoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Moreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
@@ -4788,51 +4788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The novel hydroxylated tetraether index RI-OH' as a sea surface temperature proxy for the period 160-50 ka BP off the Iberian Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,77 +4918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western Mediterranean Sea paleothermometry over the last glacial cycle based on the novel RI-OH index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5026,77 +5026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité des tetraéthers isoprénoïdes hydroxylés comme paléothermomètre à partir de l’exemple du Golfe du Lion au cours des 160 000 dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5134,77 +5134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biomarker-derived paleotemperature record from Western Europe covering the last 160,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5242,77 +5242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of biomarkers to abrupt climatic changes during the last 25,000 years in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires du pH des sols et des températures continentales à l’échelle globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,51 +5445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires des pH des sols et des températures continentales aux échelles globale et d'un transect d'altitudes au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de sol et de la profondeur sur la distribution des tetraéthers ramifiés et leurs proxies dérivés le long d’un transect d’altitudes au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des distributions et des compositions isotopiques actuelles des n-alcanes en provenance des lacs de la région de Wilderness (Cap-Occidental, Afrique du Sud) en vue d’une reconstruction de la paléo-végétation et paléo-hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,271 +5834,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal tetraether lipids as tracers for past marine environmental change</w:t>
+                <w:t xml:space="preserve">Reviews and syntheses: Best practices for the application of marine GDGTs as proxy for paleotemperatures: sampling, processing, analyses, interpretation, and archiving protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Elling</w:t>
+                <w:t xml:space="preserve">Peter K Bijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Inglis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernhard David Naafs</w:t>
+                <w:t xml:space="preserve">Kasia K Sliwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Naeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383835v1</w:t>
+                <w:t xml:space="preserve">hal-05040133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviews and syntheses: Best practices for the application of marine GDGTs as proxy for paleotemperatures: sampling, processing, analyses, interpretation, and archiving protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeal tetraether lipids as tracers for past marine environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Elling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter K Bijl</w:t>
+                <w:t xml:space="preserve">Sarah Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasia K Sliwinska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Naeher</w:t>
+                <w:t xml:space="preserve">Bernhard David Naafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040133v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6174,51 +6174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C855FA96"/>
+    <w:nsid w:val="0A8BDB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6405,51 +6405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-davtian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3047-6064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242242308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/77158367882301282889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-1870-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bijl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Duncan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6465-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300412v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787067v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Jim&#233;nez-Espejo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neto de Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose S Carri&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L H&#228;llberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villanueva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108948" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ajallooeian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Br&#246;der" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;gger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt O&#8217;regan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Biggler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter H&#228;llberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Kylander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schenk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18355" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Mart&#237;n Ramos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva-Arias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Moraleda-Cibri&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333148" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel-Cabello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes-Bordas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333159" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333144" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moreu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes Bordas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rivas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Elling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard David Naafs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K Bijl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia K Sliwinska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-davtian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3047-6064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242242308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/77158367882301282889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-1870-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104568" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300412v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bijl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Duncan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6465-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L H&#228;llberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villanueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108948" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787067v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Jim&#233;nez-Espejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neto de Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose S Carri&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ajallooeian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Br&#246;der" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;gger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt O&#8217;regan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Biggler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Mart&#237;n Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter H&#228;llberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Kylander" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schenk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva-Arias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel-Cabello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes-Bordas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Moraleda-Cibri&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moreu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes Bordas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rivas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K Bijl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia K Sliwinska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Elling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard David Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>