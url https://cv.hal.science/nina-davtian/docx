--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2704,243 +2704,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of Iberian Margin paleotemperature records with a novel organic proxy to revisit the bipolar seesaw model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of sea subsurface temperatures on the past hydroclimate of Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd INQUA-PAGES joint ECR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Goa, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593991v1</w:t>
+                <w:t xml:space="preserve">hal-04786958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of sea subsurface temperatures on the past hydroclimate of Taiwan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of Iberian Margin paleotemperature records with a novel organic proxy to revisit the bipolar seesaw model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd INQUA-PAGES joint ECR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786958v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Seasonal and Annual Precipitation Signals in the Tropics over the Holocene: Insights From δD, Alkanes and GDGTs</w:t>
               </w:r>
@@ -3185,90 +3185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of typhoon dynamics affecting Taiwan as recorded in marine sedimentary archives since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3438,191 +3438,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and Compound Specific Stable Carbon Isotope Analysis of Dissolved Black Carbon in the Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">The Ring Index of hydroxylated GDGTs faithfully records sea surface temperatures off the southern Iberian Margin over the last 160,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222608v1</w:t>
+                <w:t xml:space="preserve">hal-04496853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Black Carbon Sources in Surface Sediments from the Tropical Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,185 +3578,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202333148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ring Index of hydroxylated GDGTs faithfully records sea surface temperatures off the southern Iberian Margin over the last 160,000 years</w:t>
+                <w:t xml:space="preserve">Quantification and Compound Specific Stable Carbon Isotope Analysis of Dissolved Black Carbon in the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teruel-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes-Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496853v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal variability in dissolved black carbon isotopic composition in Atlantic surface waters compared to atmospheric pyrogenic carbon inputs</w:t>
               </w:r>
@@ -4053,103 +4053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea water temperature reconstruction using TEX86 and RI-OH paeothermomethers in the northwestern Philippine Sea since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
@@ -4178,51 +4178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different sources of continental organic carbon accumulated surface sediments from the tropical Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Moreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential use of sedimentary pyrogenic biomarkers to quantitatively reconstruct wildfires occurrence and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6174,51 +6174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A8BDB02"/>
+    <w:nsid w:val="A8E64ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6405,51 +6405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-davtian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3047-6064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242242308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/77158367882301282889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-1870-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104568" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300412v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bijl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Duncan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6465-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L H&#228;llberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villanueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108948" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787067v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Jim&#233;nez-Espejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neto de Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose S Carri&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ajallooeian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Br&#246;der" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;gger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt O&#8217;regan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Biggler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Mart&#237;n Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter H&#228;llberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Kylander" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schenk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva-Arias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel-Cabello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes-Bordas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Moraleda-Cibri&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moreu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes Bordas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rivas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K Bijl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia K Sliwinska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Elling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard David Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-davtian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3047-6064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242242308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/77158367882301282889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-1870-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104568" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300412v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bijl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Duncan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6465-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L H&#228;llberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villanueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108948" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787067v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Jim&#233;nez-Espejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neto de Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose S Carri&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ajallooeian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Br&#246;der" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;gger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt O&#8217;regan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Biggler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Mart&#237;n Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter H&#228;llberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Kylander" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schenk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva-Arias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333148" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel-Cabello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes-Bordas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Moraleda-Cibri&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moreu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes Bordas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rivas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K Bijl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia K Sliwinska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Elling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard David Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>