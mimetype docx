--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">77158367882301282889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">BZzyNkIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAA-1870-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,5593 +251,5697 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of dissolved black carbon in the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, pp.104568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale climatic variability and fire regimes and their impacts on vegetation in Gran Canaria since 28 cal ka BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 369, pp.109576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300412v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviews and syntheses: Best practices for the application of marine GDGTs as proxy for paleotemperatures: sampling, processing, analyses, interpretation, and archiving protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasia Śliwińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Naeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (21), pp.6465-6508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-22-6465-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling seasonal and annual precipitation signals in the tropics over the Holocene: Insights from δD, alkanes and GDGTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter L Hällberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk Smittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin E Kylander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 344, pp.108948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaboratory Comparison of Branched GDGT Temperature and pH Proxies Using Soils and Lipid Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy De Jonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francien Peterse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas G J Nierop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Blattmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (7), pp.e2024GC011583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024GC011583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neanderthal's specialised burning structure compatible with tar obtention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ochando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Jiménez-Espejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Giles-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Neto de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose S Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 346, pp.109025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new view on abrupt climate changes and the bipolar seesaw based on paleotemperatures from Iberian Margin sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (12), pp.e2209558120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2209558120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective extraction of levoglucosan and its isomers from complex matrices using ligand exchange-solid phase extraction for analysis by liquid chromatography-electrospray ionization-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1695, pp.463935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Novel Hydroxylated Tetraether Index RI‐OH′ as a Sea Surface Temperature Proxy for the 160–45 ka BP Period Off the Iberian Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Darfeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA004077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020PA004077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Hennekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Holocene Thermal Maximum recorded by branched tetraethers and pollen in Western Europe (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 228, pp.106109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western Mediterranean Sea Paleothermometry Over the Last Glacial Cycle Based on the Novel RI‐OH Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.616 - 634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018PA003452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of human activities and vegetation changes on the tetraether sources in Lake St Front (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Reille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.38-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of mass accuracy in selected ion monitoring analysis of branched and isoprenoid tetraethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118, pp.58 - 62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of soil types for the calibration of molecular proxies for soil pH and temperature using global soil datasets and Vietnamese soil profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.140 - 153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boreal Forest Fires Recorded in 3000 Yrs Arctic Delta Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Ajallooeian</w:t>
+                <w:t xml:space="preserve">Revisiting the thermal bipolar seesaw model from the oceanic perspective by considering novel organic proxies from the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bröder</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfredo Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Meeting on Organic Geochemistry (IMOG 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202533021⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-19334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286963v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambios climáticos, incendios y su impacto en la vegetación de Gran Canaria desde la Edad de Hielo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Castilla-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI Bienal de la Real Sociedad Española de Historia Natural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Tenerife, Canary Islands, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boreal forest fires recorded in 3000 yr Arctic delta sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Boreal Forest Fires Recorded in 3000 Yrs Arctic Delta Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ajallooeian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brügger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt O’regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Biggler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International PalaeoArc Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Meeting on Organic Geochemistry (IMOG 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202533021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111161v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith and microalgae records of Late Pleistocene and Holocene climate-driven landscape shifts in the Canary Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
+                <w:t xml:space="preserve">Boreal forest fires recorded in 3000 yr Arctic delta sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ajallooeian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brügger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt O’regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Pilar Martín Ramos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Constantino Criado Hernández</w:t>
+                <w:t xml:space="preserve">Lukas Biggler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International PalaeoArc Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tromsø, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04594072v1</w:t>
+                <w:t xml:space="preserve">hal-05111161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of sea subsurface temperatures on the past hydroclimate of Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytolith and microalgae records of Late Pleistocene and Holocene climate-driven landscape shifts in the Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+                <w:t xml:space="preserve">María del Pilar Martín Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sze Ling Ho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nina Davtian</w:t>
+                <w:t xml:space="preserve">Constantino Criado Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd INQUA-PAGES joint ECR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786958v1</w:t>
+                <w:t xml:space="preserve">hal-04594072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of Iberian Margin paleotemperature records with a novel organic proxy to revisit the bipolar seesaw model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Seasonal and Annual Precipitation Signals in the Tropics over the Holocene: Insights From δD, Alkanes and GDGTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of sea subsurface temperatures on the past hydroclimate of Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Hällberg</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washington (DC), United States. pp.PP22B-06</w:t>
+              <w:t xml:space="preserve">3rd INQUA-PAGES joint ECR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843109v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of bacterial and archaeal membrane lipids (GDGTs) to reconstruct Late Pleistocene and Holocene climatic changes in the Canary Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Disentangling Seasonal and Annual Precipitation Signals in the Tropics over the Holocene: Insights From δD, Alkanes and GDGTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Hällberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Smittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin E Kylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constantino Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington (DC), United States. pp.PP22B-06</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04594051v1</w:t>
+                <w:t xml:space="preserve">hal-04843109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of typhoon dynamics affecting Taiwan as recorded in marine sedimentary archives since the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the potential of bacterial and archaeal membrane lipids (GDGTs) to reconstruct Late Pleistocene and Holocene climatic changes in the Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Castilla-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Fenies</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nina Davtian</w:t>
+                <w:t xml:space="preserve">María del Pilar Martín Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Fernández-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantino Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th France-Taiwan Symposium in Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690840v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling seasonal and annual precipitation signals in the tropics over the Holocene: insights from δD, alkanes and GDGTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of typhoon dynamics affecting Taiwan as recorded in marine sedimentary archives since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Hällberg</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th France-Taiwan Symposium in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Penghu, Taiwan. pp.2-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04594348v1</w:t>
+                <w:t xml:space="preserve">hal-04690840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ring Index of hydroxylated GDGTs faithfully records sea surface temperatures off the southern Iberian Margin over the last 160,000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Disentangling seasonal and annual precipitation signals in the tropics over the Holocene: insights from δD, alkanes and GDGTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Hällberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Kylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496853v1</w:t>
+                <w:t xml:space="preserve">hal-04594348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Black Carbon Sources in Surface Sediments from the Tropical Atlantic Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Ring Index of hydroxylated GDGTs faithfully records sea surface temperatures off the southern Iberian Margin over the last 160,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04222600v1</w:t>
+                <w:t xml:space="preserve">hal-04496853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and Compound Specific Stable Carbon Isotope Analysis of Dissolved Black Carbon in the Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mapping Black Carbon Sources in Surface Sediments from the Tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oriol Teruel-Cabello</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Comes-Bordas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+                <w:t xml:space="preserve">Maria Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222608v1</w:t>
+                <w:t xml:space="preserve">hal-04222600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal variability in dissolved black carbon isotopic composition in Atlantic surface waters compared to atmospheric pyrogenic carbon inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantification and Compound Specific Stable Carbon Isotope Analysis of Dissolved Black Carbon in the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teruel-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes-Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222652v1</w:t>
+                <w:t xml:space="preserve">hal-04222608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Airborne Black Carbon Inputs to the Equatorial Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latitudinal variability in dissolved black carbon isotopic composition in Atlantic surface waters compared to atmospheric pyrogenic carbon inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oriol Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Balearic Islands, Spain. pp.5755</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222589v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea water temperature reconstruction using TEX86 and RI-OH paeothermomethers in the northwestern Philippine Sea since the Last Glacial Maximum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tracing Airborne Black Carbon Inputs to the Equatorial Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry (IMOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202333144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496857v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different sources of continental organic carbon accumulated surface sediments from the tropical Atlantic Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sea water temperature reconstruction using TEX86 and RI-OH paeothermomethers in the northwestern Philippine Sea since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fenies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nuria Moraleda-Cibrián</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Ling Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Balearic Islands, Spain. pp.5895</w:t>
+              <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222644v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iberian Margin Paleotemperatures and the Bipolar Seesaw</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Different sources of continental organic carbon accumulated surface sediments from the tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Comes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Moraleda-Cibrián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Balearic Islands, Spain. pp.5895</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370031v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and quantification of levoglucosan and anhydrosugar isomers in sediments with ligand-exchange HPLC-ESI-MS/MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Iberian Margin Paleotemperatures and the Bipolar Seesaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States. pp.PP41A-03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/essoar.172043879.91169259/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04222526v1</w:t>
+                <w:t xml:space="preserve">hal-04370031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Rapid Analysis of Polar Molecular Markers of Biomass Burning in Air and Water Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraction and quantification of levoglucosan and anhydrosugar isomers in sediments with ligand-exchange HPLC-ESI-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Comes Bordas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Carles Moreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222536v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential use of sedimentary pyrogenic biomarkers to quantitatively reconstruct wildfires occurrence and extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Raja</w:t>
+                <w:t xml:space="preserve">A New Method for Rapid Analysis of Polar Molecular Markers of Biomass Burning in Air and Water Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Rivas</w:t>
+                <w:t xml:space="preserve">Nuria Penalva Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorka Muñoa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pau Comes Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222510v1</w:t>
+                <w:t xml:space="preserve">hal-04222536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The novel hydroxylated tetraether index RI-OH' as a sea surface temperature proxy for the period 160-50 ka BP off the Iberian Margin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The potential use of sedimentary pyrogenic biomarkers to quantitatively reconstruct wildfires occurrence and extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Muñoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Moreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9988⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222687v1</w:t>
+                <w:t xml:space="preserve">hal-04222510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Mediterranean Sea paleothermometry over the last glacial cycle based on the novel RI-OH index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The novel hydroxylated tetraether index RI-OH' as a sea surface temperature proxy for the period 160-50 ka BP off the Iberian Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Rostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Ménot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Bard</w:t>
+                <w:t xml:space="preserve">Sophie Darfeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550158v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité des tetraéthers isoprénoïdes hydroxylés comme paléothermomètre à partir de l’exemple du Golfe du Lion au cours des 160 000 dernières années</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Western Mediterranean Sea paleothermometry over the last glacial cycle based on the novel RI-OH index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Réunion des Chercheurs Francophones en Géochimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222736v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biomarker-derived paleotemperature record from Western Europe covering the last 160,000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Applicabilité des tetraéthers isoprénoïdes hydroxylés comme paléothermomètre à partir de l’exemple du Golfe du Lion au cours des 160 000 dernières années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">4e Réunion des Chercheurs Francophones en Géochimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550164v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of biomarkers to abrupt climatic changes during the last 25,000 years in Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new biomarker-derived paleotemperature record from Western Europe covering the last 160,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188730v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires du pH des sols et des températures continentales à l’échelle globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Response of biomarkers to abrupt climatic changes during the last 25,000 years in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Réunion des Chercheurs Francophones en Géochimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222813v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires des pH des sols et des températures continentales aux échelles globale et d'un transect d'altitudes au Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires du pH des sols et des températures continentales à l’échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Édition des journées scientifiques « Climats et Impacts »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">3e Réunion des Chercheurs Francophones en Géochimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222865v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du type de sol et de la profondeur sur la distribution des tetraéthers ramifiés et leurs proxies dérivés le long d’un transect d’altitudes au Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires des pH des sols et des températures continentales aux échelles globale et d'un transect d'altitudes au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">4e Édition des journées scientifiques « Climats et Impacts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222886v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence du type de sol et de la profondeur sur la distribution des tetraéthers ramifiés et leurs proxies dérivés le long d’un transect d’altitudes au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyses des distributions et des compositions isotopiques actuelles des n-alcanes en provenance des lacs de la région de Wilderness (Cap-Occidental, Afrique du Sud) en vue d’une reconstruction de la paléo-végétation et paléo-hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wündsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Haberzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enno Schefuß</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Réunion des Chercheurs Francophones en Géochimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5826,287 +5951,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviews and syntheses: Best practices for the application of marine GDGTs as proxy for paleotemperatures: sampling, processing, analyses, interpretation, and archiving protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter K Bijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasia K Sliwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Naeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeal tetraether lipids as tracers for past marine environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Elling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard David Naafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6174,51 +6299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8E64ECD"/>
+    <w:nsid w:val="57406551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6405,51 +6530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-davtian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3047-6064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242242308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/77158367882301282889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-1870-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104568" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300412v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bijl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Duncan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6465-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L H&#228;llberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villanueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108948" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787067v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Jim&#233;nez-Espejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neto de Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose S Carri&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ajallooeian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Br&#246;der" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;gger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt O&#8217;regan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Biggler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Mart&#237;n Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter H&#228;llberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Kylander" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schenk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva-Arias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333148" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel-Cabello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes-Bordas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Moraleda-Cibri&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moreu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva Arias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes Bordas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rivas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K Bijl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia K Sliwinska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Elling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard David Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-davtian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3047-6064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242242308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/77158367882301282889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=BZzyNkIAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-1870-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300412v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109576" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bijl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia &#346;liwi&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Duncan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6465-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L H&#228;llberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Smittenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Villanueva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787067v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Jim&#233;nez-Espejo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Giles-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neto de Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose S Carri&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19334" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Castilla-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ajallooeian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Br&#246;der" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;gger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt O&#8217;regan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Biggler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Mart&#237;n Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fenies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ling Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter H&#228;llberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Criado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Kylander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schenk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva-Arias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333148" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Teruel-Cabello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes-Bordas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333159" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202333144" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Moraleda-Cibri&#225;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moreu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5384" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Penalva Arias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Comes Bordas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134107" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rivas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040133v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K Bijl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia K Sliwinska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383835v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Elling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hurley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard David Naafs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>