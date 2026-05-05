--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nina Graveline </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 398p., 2025, Synthèses, 9782759240111. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger l'action climatique à l'échelle locale : l'exemple des climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.195-216, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting climate action at local level : the example of winegrowing climathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-199, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEFE nexus adaptation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Brouziyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drobinski P., Rivera-Ferré M.G., Abdel Monem M., Driouech F., Cramer W., Guiot J., Gattacceca J.C., Marini K. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlinking climate change with the Water - Energy - Food - Ecosystems (WEFE) nexus in the Mediterranean basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MedECC Secretariat, Marseille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-177, 2024, 978-2-493-66209-5. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13378635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can NBS address the challenges of an urbanized Mediterranean catchment? The Lez case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-296, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking into the future: natural assurance schemes for resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora van Cauwenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calatrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : il faut se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri; Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes majeures au XXIème siècle : santé, environnement, alimentation, guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.95-101, 2023, 9782304054194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des démarches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.4 Risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPCC (Observatoire pyrénéen du changement climatique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées : impacts, vulnérabilités et adaptation. Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.111-122, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue, scénarios et modèles pour l'aide à la planification de la gestion de l'eau et l'adaptation de l'agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Économie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'eau à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences et Lettres de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les vignobles méridionaux face à la crise de l’eau ? [Table-ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resilience and competitiveness of wine estates in Languedoc-Roussillon in the recent past: a multi-level perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EGFV; ISVV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation pour impulser l'action climatique à l'échelle locale : retour sur les climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary and economics based approach to support adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanoa water Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talanoa, Jun 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des politiques de l’eau sur l’adaptation de l’agriculture au changement climatique: Le cas du Guadalquivir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans l’accompagnement de stratégies d’innovation responsables : l’exemple du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the determinants of alternative adaptation strategies at farm level: the case of wine growers in South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the economic impact of groundwater protection scenarios on the farming sector of the upper Rhine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing a common vision for our water resource. 6th International Conference EWRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Menton, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 [TALANOA Water] Data Sourcebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gil-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE UMR Innovation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les ateliers &amp;quot;Déclinaison de la stratégie de la filière vigne & vin face au changement climatique au vignoble méditerranéen&amp;quot; du SITEVI, 30 novembre, 1er & 2 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Cabrières, 15 et 16 octobre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.1 [TALANOA-Water] : Guidance document for pilot water laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioni Perez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Vieira Pak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.1, INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction participative des recommandations finales du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Montpeyroux : comment pérenniser les vignobles et les vignerons de Montpeyroux face aux évolutions climatiques et sociétales, compte-rendu des 6 & 7 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae; Montpellier Supagro; Montpellier Université d'Excellence (MUSE); Syndicat d’Appellation Languedoc. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur le bassin Adour-Garonne Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur la bassin ADOUR-GARONNE. Rapport de phase I : Evaluation territorialisée de l'impact sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvements d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase II : Analyse de mesures d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prèlevement d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase III : Extrapolation à l'ensemble du bassin Adour-Garonne et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing winegrowers’ adaptations to climate change: a case study of the Languedoc-Roussillon vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la ressource en eau : quelle méthode prospective pour une gestion concertée de l’eau plus effective et plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Compère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8182. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et irrigation : les labels pour inciter et garantir un bon usage de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Benitez-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et partage d’expérience à l’échelle méditerranéenne : un levier-clé de l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Schemes Canvas: A Framework to Develop Business Models for Nature-Based Solutions Aimed at Disaster Risk Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Biffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Dartée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1291. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.106837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural assurance schemes: moving earlier in the risk management cycle with nature based solutions and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consorseguros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flexible regulatory and economic instruments for agriculture water demand control under climate change in Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2019.100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Scheme: A level playing field framework for Green-Grey infrastructure development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.24 - 38. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and understanding the microeconomic resilience of businesses to lifeline service interruptions due to natural disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.526-538. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic calibrated models for water allocation in agricultural production: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.12 - 25. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-economic modeling of water scarcity under global change: an application to the Gállego river basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Majone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne van Duinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ansink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.119-132. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0472-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive and extensive margin adjustments to water scarcity in France's Cereal Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (5), pp.707-743. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Urban & Agriculture Water Demand Uncertainty in Water Management Plan Design: the Interest of Participatory Scenario Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.3075-3093. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0656-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming on water resources: Assessing uncertainty with Monte Carlo simulations in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gleyses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des autorisations de prélèvement dans le bassin Adour-Garonne : impacts sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), p. 113 - 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational perspective on potential uses and constraints of emerging tools for monitoring water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Luckge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Interwies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (5), p. 378-384. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la pollution des eaux souterraines : Une approche par le couplage de modèles économiques et biophysiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 310, pp.22-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of groundwater nitrate pollution in the Upper Rhine Valley Aquifer using the model family MoNit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Grimm-Strele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrick Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Casper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSERWIRTSCHAFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures' adaptation to water management policies and global change : the interest of economic programming models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. AgroParisTech, 2013. English. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nina Graveline </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The experience of a knowledge sharing & collaboration platform for the wine sectors’ climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Eccel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-026-04158-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la ressource en eau : quelle méthode prospective pour une gestion concertée de l’eau plus effective et plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Compère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8182. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et irrigation : les labels pour inciter et garantir un bon usage de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Benitez-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et partage d’expérience à l’échelle méditerranéenne : un levier-clé de l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Schemes Canvas: A Framework to Develop Business Models for Nature-Based Solutions Aimed at Disaster Risk Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Biffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Dartée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1291. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.106837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural assurance schemes: moving earlier in the risk management cycle with nature based solutions and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consorseguros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flexible regulatory and economic instruments for agriculture water demand control under climate change in Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2019.100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Scheme: A level playing field framework for Green-Grey infrastructure development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.24 - 38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and understanding the microeconomic resilience of businesses to lifeline service interruptions due to natural disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.526-538. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic calibrated models for water allocation in agricultural production: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.12 - 25. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-economic modeling of water scarcity under global change: an application to the Gállego river basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Majone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne van Duinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ansink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.119-132. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0472-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive and extensive margin adjustments to water scarcity in France's Cereal Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (5), pp.707-743. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Urban & Agriculture Water Demand Uncertainty in Water Management Plan Design: the Interest of Participatory Scenario Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.3075-3093. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0656-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming on water resources: Assessing uncertainty with Monte Carlo simulations in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gleyses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des autorisations de prélèvement dans le bassin Adour-Garonne : impacts sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), p. 113 - 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational perspective on potential uses and constraints of emerging tools for monitoring water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Luckge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Interwies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (5), p. 378-384. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la pollution des eaux souterraines : Une approche par le couplage de modèles économiques et biophysiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 310, pp.22-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of groundwater nitrate pollution in the Upper Rhine Valley Aquifer using the model family MoNit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Grimm-Strele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrick Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Casper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSERWIRTSCHAFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 398p., 2025, Synthèses, 9782759240111. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue, scénarios et modèles pour l'aide à la planification de la gestion de l'eau et l'adaptation de l'agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Économie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'eau à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences et Lettres de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les vignobles méridionaux face à la crise de l’eau ? [Table-ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resilience and competitiveness of wine estates in Languedoc-Roussillon in the recent past: a multi-level perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EGFV; ISVV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation pour impulser l'action climatique à l'échelle locale : retour sur les climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary and economics based approach to support adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanoa water Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talanoa, Jun 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des politiques de l’eau sur l’adaptation de l’agriculture au changement climatique: Le cas du Guadalquivir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans l’accompagnement de stratégies d’innovation responsables : l’exemple du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the determinants of alternative adaptation strategies at farm level: the case of wine growers in South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the economic impact of groundwater protection scenarios on the farming sector of the upper Rhine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing a common vision for our water resource. 6th International Conference EWRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Menton, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger l'action climatique à l'échelle locale : l'exemple des climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.195-216, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting climate action at local level : the example of winegrowing climathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-199, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEFE nexus adaptation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Brouziyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drobinski P., Rivera-Ferré M.G., Abdel Monem M., Driouech F., Cramer W., Guiot J., Gattacceca J.C., Marini K. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlinking climate change with the Water - Energy - Food - Ecosystems (WEFE) nexus in the Mediterranean basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MedECC Secretariat, Marseille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-177, 2024, 978-2-493-66209-5. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13378635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can NBS address the challenges of an urbanized Mediterranean catchment? The Lez case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-296, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking into the future: natural assurance schemes for resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora van Cauwenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calatrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : il faut se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri; Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes majeures au XXIème siècle : santé, environnement, alimentation, guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.95-101, 2023, 9782304054194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des démarches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.4 Risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPCC (Observatoire pyrénéen du changement climatique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées : impacts, vulnérabilités et adaptation. Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.111-122, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 [TALANOA Water] Data Sourcebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gil-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE UMR Innovation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les ateliers &amp;quot;Déclinaison de la stratégie de la filière vigne & vin face au changement climatique au vignoble méditerranéen&amp;quot; du SITEVI, 30 novembre, 1er & 2 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Cabrières, 15 et 16 octobre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.1 [TALANOA-Water] : Guidance document for pilot water laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioni Perez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Vieira Pak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.1, INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction participative des recommandations finales du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Montpeyroux : comment pérenniser les vignobles et les vignerons de Montpeyroux face aux évolutions climatiques et sociétales, compte-rendu des 6 & 7 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae; Montpellier Supagro; Montpellier Université d'Excellence (MUSE); Syndicat d’Appellation Languedoc. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur la bassin ADOUR-GARONNE. Rapport de phase I : Evaluation territorialisée de l'impact sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur le bassin Adour-Garonne Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvements d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase II : Analyse de mesures d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prèlevement d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase III : Extrapolation à l'ensemble du bassin Adour-Garonne et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing winegrowers’ adaptations to climate change: a case study of the Languedoc-Roussillon vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures' adaptation to water management policies and global change : the interest of economic programming models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. AgroParisTech, 2013. English. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1913/9782759240128/agriculture-et-changement-climatique?oft_id=3285798&amp;amp;oft_k=EbcqHi2Y&amp;amp;oft_lk=Ro0csk&amp;amp;oft_d=638777923459900000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Etcheverry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pellet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddy Tintinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Luque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rinaudo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouty&#8208;borges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Perez-Blanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granmougin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Deumier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Amen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596199v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8182" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03124438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biffin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dart&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031291" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.106837" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Burke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2019.100143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Altamirano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Keur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.07.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2017.05.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9JGZQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Majone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Duinen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ansink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0472-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01169923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0656-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847362v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gleyses" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.01.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KT9R7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828044v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;bert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grandmougin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00547408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Luckge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Interwies" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.02.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00645745v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Grimm-Strele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Lambrecht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Casper" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01155334v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0091" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Eccel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddy Tintinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-026-04158-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03124438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dart&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031291" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.106837" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Burke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Giordano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2019.100143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Altamirano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Keur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2017.05.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9JGZQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Majone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Duinen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ansink" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0472-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01169923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0656-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gleyses" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KT9R7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;bert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grandmougin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00547408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Luckge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Interwies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.02.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rinaudo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00645745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Grimm-Strele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Lambrecht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Casper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1913/9782759240128/agriculture-et-changement-climatique?oft_id=3285798&amp;amp;oft_k=EbcqHi2Y&amp;amp;oft_lk=Ro0csk&amp;amp;oft_d=638777923459900000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Etcheverry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pellet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Luque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404232v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouty&#8208;borges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Perez-Blanco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouiri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granmougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Deumier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Amen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651524v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01155334v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>