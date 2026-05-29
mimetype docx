--- v1 (2026-05-05)
+++ v2 (2026-05-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nina Graveline </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The experience of a knowledge sharing & collaboration platform for the wine sectors’ climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Eccel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-026-04158-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la ressource en eau : quelle méthode prospective pour une gestion concertée de l’eau plus effective et plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Compère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8182. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et irrigation : les labels pour inciter et garantir un bon usage de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Benitez-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et partage d’expérience à l’échelle méditerranéenne : un levier-clé de l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Schemes Canvas: A Framework to Develop Business Models for Nature-Based Solutions Aimed at Disaster Risk Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Biffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Dartée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1291. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.106837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural assurance schemes: moving earlier in the risk management cycle with nature based solutions and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consorseguros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flexible regulatory and economic instruments for agriculture water demand control under climate change in Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2019.100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Scheme: A level playing field framework for Green-Grey infrastructure development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.24 - 38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and understanding the microeconomic resilience of businesses to lifeline service interruptions due to natural disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.526-538. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic calibrated models for water allocation in agricultural production: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.12 - 25. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-economic modeling of water scarcity under global change: an application to the Gállego river basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Majone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne van Duinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ansink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.119-132. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0472-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive and extensive margin adjustments to water scarcity in France's Cereal Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (5), pp.707-743. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Urban & Agriculture Water Demand Uncertainty in Water Management Plan Design: the Interest of Participatory Scenario Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.3075-3093. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0656-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming on water resources: Assessing uncertainty with Monte Carlo simulations in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gleyses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des autorisations de prélèvement dans le bassin Adour-Garonne : impacts sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), p. 113 - 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational perspective on potential uses and constraints of emerging tools for monitoring water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Luckge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Interwies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (5), p. 378-384. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la pollution des eaux souterraines : Une approche par le couplage de modèles économiques et biophysiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 310, pp.22-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of groundwater nitrate pollution in the Upper Rhine Valley Aquifer using the model family MoNit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Grimm-Strele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrick Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Casper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSERWIRTSCHAFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 398p., 2025, Synthèses, 9782759240111. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue, scénarios et modèles pour l'aide à la planification de la gestion de l'eau et l'adaptation de l'agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Économie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'eau à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences et Lettres de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les vignobles méridionaux face à la crise de l’eau ? [Table-ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resilience and competitiveness of wine estates in Languedoc-Roussillon in the recent past: a multi-level perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EGFV; ISVV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation pour impulser l'action climatique à l'échelle locale : retour sur les climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary and economics based approach to support adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanoa water Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talanoa, Jun 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des politiques de l’eau sur l’adaptation de l’agriculture au changement climatique: Le cas du Guadalquivir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans l’accompagnement de stratégies d’innovation responsables : l’exemple du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the determinants of alternative adaptation strategies at farm level: the case of wine growers in South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the economic impact of groundwater protection scenarios on the farming sector of the upper Rhine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing a common vision for our water resource. 6th International Conference EWRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Menton, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger l'action climatique à l'échelle locale : l'exemple des climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.195-216, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting climate action at local level : the example of winegrowing climathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-199, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEFE nexus adaptation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Brouziyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drobinski P., Rivera-Ferré M.G., Abdel Monem M., Driouech F., Cramer W., Guiot J., Gattacceca J.C., Marini K. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlinking climate change with the Water - Energy - Food - Ecosystems (WEFE) nexus in the Mediterranean basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MedECC Secretariat, Marseille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-177, 2024, 978-2-493-66209-5. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13378635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can NBS address the challenges of an urbanized Mediterranean catchment? The Lez case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-296, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking into the future: natural assurance schemes for resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora van Cauwenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calatrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : il faut se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri; Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes majeures au XXIème siècle : santé, environnement, alimentation, guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.95-101, 2023, 9782304054194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des démarches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.4 Risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPCC (Observatoire pyrénéen du changement climatique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées : impacts, vulnérabilités et adaptation. Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.111-122, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 [TALANOA Water] Data Sourcebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gil-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE UMR Innovation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les ateliers &amp;quot;Déclinaison de la stratégie de la filière vigne & vin face au changement climatique au vignoble méditerranéen&amp;quot; du SITEVI, 30 novembre, 1er & 2 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Cabrières, 15 et 16 octobre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.1 [TALANOA-Water] : Guidance document for pilot water laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioni Perez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Vieira Pak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.1, INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction participative des recommandations finales du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Montpeyroux : comment pérenniser les vignobles et les vignerons de Montpeyroux face aux évolutions climatiques et sociétales, compte-rendu des 6 & 7 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae; Montpellier Supagro; Montpellier Université d'Excellence (MUSE); Syndicat d’Appellation Languedoc. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur la bassin ADOUR-GARONNE. Rapport de phase I : Evaluation territorialisée de l'impact sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur le bassin Adour-Garonne Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvements d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase II : Analyse de mesures d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prèlevement d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase III : Extrapolation à l'ensemble du bassin Adour-Garonne et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing winegrowers’ adaptations to climate change: a case study of the Languedoc-Roussillon vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures' adaptation to water management policies and global change : the interest of economic programming models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. AgroParisTech, 2013. English. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nina Graveline </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The experience of a knowledge sharing & collaboration platform for the wine sectors’ climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Eccel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-026-04158-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la ressource en eau : quelle méthode prospective pour une gestion concertée de l’eau plus effective et plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Compère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8182. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et irrigation : les labels pour inciter et garantir un bon usage de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 management by farmers and policymakers in Burkina Faso, Colombia and France: lessons for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et partage d’expérience à l’échelle méditerranéenne : un levier-clé de l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Schemes Canvas: A Framework to Develop Business Models for Nature-Based Solutions Aimed at Disaster Risk Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Biffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Dartée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1291. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13031291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Benitez-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.106837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural assurance schemes: moving earlier in the risk management cycle with nature based solutions and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consorseguros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining flexible regulatory and economic instruments for agriculture water demand control under climate change in Beauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2019.100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zorrilla-Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Assurance Scheme: A level playing field framework for Green-Grey infrastructure development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.24 - 38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and understanding the microeconomic resilience of businesses to lifeline service interruptions due to natural disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.526-538. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic calibrated models for water allocation in agricultural production: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.12 - 25. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-economic modeling of water scarcity under global change: an application to the Gállego river basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Majone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne van Duinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ansink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.119-132. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0472-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive and extensive margin adjustments to water scarcity in France's Cereal Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (5), pp.707-743. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Urban & Agriculture Water Demand Uncertainty in Water Management Plan Design: the Interest of Participatory Scenario Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.3075-3093. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-014-0656-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming on water resources: Assessing uncertainty with Monte Carlo simulations in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gleyses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des autorisations de prélèvement dans le bassin Adour-Garonne : impacts sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), p. 113 - 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational perspective on potential uses and constraints of emerging tools for monitoring water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Luckge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Interwies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (5), p. 378-384. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la pollution des eaux souterraines : Une approche par le couplage de modèles économiques et biophysiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 310, pp.22-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of groundwater nitrate pollution in the Upper Rhine Valley Aquifer using the model family MoNit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Grimm-Strele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrick Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Casper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSERWIRTSCHAFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 398p., 2025, Synthèses, 9782759240111. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm resilience in Mediterranean agricultural territories: a multi-scale and multi-risk approach in France and Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Koussani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue, scénarios et modèles pour l'aide à la planification de la gestion de l'eau et l'adaptation de l'agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Économie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'eau à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences et Lettres de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les vignobles méridionaux face à la crise de l’eau ? [Table-ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring resilience and competitiveness of wine estates in Languedoc-Roussillon in the recent past: a multi-level perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EGFV; ISVV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation pour impulser l'action climatique à l'échelle locale : retour sur les climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary and economics based approach to support adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanoa water Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talanoa, Jun 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des politiques de l’eau sur l’adaptation de l’agriculture au changement climatique: Le cas du Guadalquivir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans l’accompagnement de stratégies d’innovation responsables : l’exemple du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the determinants of alternative adaptation strategies at farm level: the case of wine growers in South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the economic impact of groundwater protection scenarios on the farming sector of the upper Rhine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing a common vision for our water resource. 6th International Conference EWRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Menton, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger l'action climatique à l'échelle locale : l'exemple des climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.195-216, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting climate action at local level : the example of winegrowing climathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-199, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEFE nexus adaptation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Brouziyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drobinski P., Rivera-Ferré M.G., Abdel Monem M., Driouech F., Cramer W., Guiot J., Gattacceca J.C., Marini K. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlinking climate change with the Water - Energy - Food - Ecosystems (WEFE) nexus in the Mediterranean basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MedECC Secretariat, Marseille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-177, 2024, 978-2-493-66209-5. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13378635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can NBS address the challenges of an urbanized Mediterranean catchment? The Lez case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-296, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking into the future: natural assurance schemes for resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora van Cauwenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-422, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Calatrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moncoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : il faut se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri; Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes majeures au XXIème siècle : santé, environnement, alimentation, guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.95-101, 2023, 9782304054194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des démarches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.4 Risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPCC (Observatoire pyrénéen du changement climatique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans les Pyrénées : impacts, vulnérabilités et adaptation. Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.111-122, 2018, 978-84-09-06268-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 [TALANOA Water] Data Sourcebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gil-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE UMR Innovation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les ateliers &amp;quot;Déclinaison de la stratégie de la filière vigne & vin face au changement climatique au vignoble méditerranéen&amp;quot; du SITEVI, 30 novembre, 1er & 2 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Cabrières, 15 et 16 octobre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.1 [TALANOA-Water] : Guidance document for pilot water laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioni Perez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Vieira Pak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.1, INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction participative des recommandations finales du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Montpeyroux : comment pérenniser les vignobles et les vignerons de Montpeyroux face aux évolutions climatiques et sociétales, compte-rendu des 6 & 7 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae; Montpellier Supagro; Montpellier Université d'Excellence (MUSE); Syndicat d’Appellation Languedoc. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur la bassin ADOUR-GARONNE. Rapport de phase I : Evaluation territorialisée de l'impact sur l'économie agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvement d'eau pour l'irrigation sur le bassin Adour-Garonne Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prélèvements d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase II : Analyse de mesures d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des autorisations de prèlevement d'eau pour l'irrigation sur le bassin Adour-Garonne. Rapport de phase III : Extrapolation à l'ensemble du bassin Adour-Garonne et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Amen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAFRUA - International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing winegrowers’ adaptations to climate change: a case study of the Languedoc-Roussillon vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perceptions, goals and characteristics of wine growers on irrigation adoption in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures' adaptation to water management policies and global change : the interest of economic programming models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. AgroParisTech, 2013. English. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Eccel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddy Tintinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-026-04158-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03124438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biffin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dart&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031291" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.106837" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Burke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Giordano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2019.100143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Altamirano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Keur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2017.05.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9JGZQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Majone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Duinen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ansink" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0472-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01169923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0656-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gleyses" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KT9R7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;bert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grandmougin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00547408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Luckge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Interwies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.02.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rinaudo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00645745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Grimm-Strele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Lambrecht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Casper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1913/9782759240128/agriculture-et-changement-climatique?oft_id=3285798&amp;amp;oft_k=EbcqHi2Y&amp;amp;oft_lk=Ro0csk&amp;amp;oft_d=638777923459900000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Etcheverry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pellet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Luque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404232v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouty&#8208;borges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Perez-Blanco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouiri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granmougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Deumier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Amen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651524v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01155334v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Eccel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddy Tintinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-026-04158-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03124438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biffin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dart&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13031291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.106837" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Gunn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Burke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Giordano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2019.100143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Altamirano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Keur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2017.05.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9JGZQX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Majone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Duinen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ansink" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0472-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01169923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-014-0656-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gleyses" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02KT9R7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;bert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grandmougin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00547408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Luckge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Interwies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.02.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rinaudo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00645745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Grimm-Strele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Lambrecht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Casper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1913/9782759240128/agriculture-et-changement-climatique?oft_id=3285798&amp;amp;oft_k=EbcqHi2Y&amp;amp;oft_lk=Ro0csk&amp;amp;oft_d=638777923459900000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Etcheverry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pellet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Luque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05222623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Malek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguilera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Brouziyne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medecc.org" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378635" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404232v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouty&#8208;borges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioni Perez-Blanco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouiri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granmougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Deumier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Amen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651524v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01155334v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>