--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1873,51 +1873,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1980,1097 +1980,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débats sur le viol dans la tragédie de la Renaissance : autour d’Isabelle de Montreux (1595)</w:t>
+                <w:t xml:space="preserve">« Jamais l’homme de bien ne contredit son Pere » : Hector désobéissant chez Montchrestien (1604)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandrine Berrégard; Francesco D'Antonio. </w:t>
+              <w:t xml:space="preserve">Christine Bénévent; Michel Jourde; Jean-Charles Monferran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre et éthique durant l’Ancien Régime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 664, Classiques Garnier, pp.189-206, 2025, Rencontres, 978-2-406-17677-0. </w:t>
+              <w:t xml:space="preserve">Pères et fils à la Renaissance : représentations et réalités d’une relation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17679-4.p.0189⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Sorbonne Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-82, 2026, Cahiers V. L. Saulnier, 979-10-231-4033-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235129v1</w:t>
+                <w:t xml:space="preserve">hal-05564472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viol et désirs féminins dans la tragédie française de la Renaissance</w:t>
+                <w:t xml:space="preserve">Les débats sur le viol dans la tragédie de la Renaissance : autour d’Isabelle de Montreux (1595)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Lochert; Zoé Schweitzer; Enrica Zanin. </w:t>
+              <w:t xml:space="preserve">Sandrine Berrégard; Francesco D'Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scènes de viol dans les littératures européennes (XVIe-XVIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Théâtre et éthique durant l’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 664, Classiques Garnier, pp.189-206, 2025, Rencontres, 978-2-406-17677-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17679-4.p.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357742v1</w:t>
+                <w:t xml:space="preserve">hal-05235129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléopâtre et ses &amp;lt;i&amp;gt;ethe&amp;lt;/i&amp;gt; dans la tragédie française à la Renaissance (1553-1595)</w:t>
+                <w:t xml:space="preserve">Viol et désirs féminins dans la tragédie française de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roxane Roy; Diane Desrosiers. </w:t>
+              <w:t xml:space="preserve">Véronique Lochert; Zoé Schweitzer; Enrica Zanin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures ventriloques : voix de femmes (XVIe-XVIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40, Classiques Garnier, pp.43-54, 2025, Classiques Garnier en ligne, Masculin/féminin dans l'Europe moderne, 978-2-406-18305-1. </w:t>
+              <w:t xml:space="preserve">Scènes de viol dans les littératures européennes (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18307-5.p.0043⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-54, 2025, 979-10-370-4521-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05096945v1</w:t>
+                <w:t xml:space="preserve">hal-05357742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentences et guillemets gnomiques dans la tragédie du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Cléopâtre et ses &amp;lt;i&amp;gt;ethe&amp;lt;/i&amp;gt; dans la tragédie française à la Renaissance (1553-1595)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sandrine Berrégard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Roy; Diane Desrosiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire le théâtre : pratiques et théories de la lecture du théâtre français des XVIe et XVIIe siècles : actes du colloque des 26 et 27 novembre 2020, Université de Strasbourg</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Figures ventriloques : voix de femmes (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Classiques Garnier, pp.43-54, 2025, Classiques Garnier en ligne, Masculin/féminin dans l'Europe moderne, 978-2-406-18305-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18307-5.p.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04991441v1</w:t>
+                <w:t xml:space="preserve">halshs-05096945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hérodiade dans Baptistes de Buchanan (1577), la tyrannie au féminin ?</w:t>
+                <w:t xml:space="preserve">Sentences et guillemets gnomiques dans la tragédie du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sumi SASHIMARA; Marielle LAMY. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Berrégard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pouvoir au féminin. Modèles et anti-modèles bibliques, du IVe au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 131, Beauchesne, pp.235-258, 2023, Théologie historique, 978-2-7010-1738-9</w:t>
+              <w:t xml:space="preserve">Lire le théâtre : pratiques et théories de la lecture du théâtre français des XVIe et XVIIe siècles : actes du colloque des 26 et 27 novembre 2020, Université de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Configurations littéraires, 979-10-344-0160-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931027v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04991441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Die Tragödie in Italien und Frankreich »</w:t>
+                <w:t xml:space="preserve">Hérodiade dans Baptistes de Buchanan (1577), la tyrannie au féminin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Becker. </w:t>
+              <w:t xml:space="preserve">Sumi SASHIMARA; Marielle LAMY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbuch Mittelalter und Renaissance in der Romania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.643-650, 2023</w:t>
+              <w:t xml:space="preserve">Le pouvoir au féminin. Modèles et anti-modèles bibliques, du IVe au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131, Beauchesne, pp.235-258, 2023, Théologie historique, 978-2-7010-1738-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04991432v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Au plus pres du texte que j’ai peu” : Sara, de la Bible à Abraham sacrifiant</w:t>
+                <w:t xml:space="preserve">« Die Tragödie in Italien und Frankreich »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Noblesse-Rocher; Gilbert Dahan; Matthieu Arnold. </w:t>
+              <w:t xml:space="preserve">L. Becker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bible en scène. Bible, théâtre et Réforme au XVIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Université de Strasbourg, pp.97-115, 2021, Travaux de la Faculté de théologie protestante de Strasbourg, 978-2-9538635-3-6</w:t>
+              <w:t xml:space="preserve">Handbuch Mittelalter und Renaissance in der Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.643-650, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283317v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04991432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre et Darius « efféminés » ? Le masculin dans les deux tragédies de Jacques de La Taille</w:t>
+                <w:t xml:space="preserve">“Au plus pres du texte que j’ai peu” : Sara, de la Bible à Abraham sacrifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniele Maira. </w:t>
+              <w:t xml:space="preserve">Annie Noblesse-Rocher; Gilbert Dahan; Matthieu Arnold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mollesses Renaissantes : défaillances et assouplissement du masculin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Bible en scène. Bible, théâtre et Réforme au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Université de Strasbourg, pp.97-115, 2021, Travaux de la Faculté de théologie protestante de Strasbourg, 978-2-9538635-3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droz</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03212934v1</w:t>
+                <w:t xml:space="preserve">hal-03283317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « spectacle étrange » de la mort des femmes dans La Tragédie du sac de Cabrières (Anonyme, 1566-1568)</w:t>
+                <w:t xml:space="preserve">Alexandre et Darius « efféminés » ? Le masculin dans les deux tragédies de Jacques de La Taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vanessa Oberliessen; Marine Champetier de Ribes; Daniel Fliege; Sofina Dembruk; Franck Lestringant (dir.). </w:t>
+              <w:t xml:space="preserve">Daniele Maira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Une honnête curiosité de s’enquérir de toutes choses ». Mélanges en l’honneur d’Olivier Millet, de la part de ses élèves, collègues et amis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 618, </w:t>
+              <w:t xml:space="preserve">Mollesses Renaissantes : défaillances et assouplissement du masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 291-301, 2021, Travaux d'Humanisme et Renaissance, 978-2-600-06071-4</w:t>
+              <w:t xml:space="preserve">, pp.235-255, 2021, Cahiers d'Humanisme et Renaissance, 978-2-600-06238-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958295v1</w:t>
+                <w:t xml:space="preserve">hal-03212934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quis credat ? ». L'incroyable amour de Philanira (Claude Roillet, 1556)</w:t>
+                <w:t xml:space="preserve">Le « spectacle étrange » de la mort des femmes dans La Tragédie du sac de Cabrières (Anonyme, 1566-1568)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvie Laigneau-Fontaine; Mathieu Ferrand. </w:t>
+              <w:t xml:space="preserve">Vanessa Oberliessen; Marine Champetier de Ribes; Daniel Fliege; Sofina Dembruk; Franck Lestringant (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théâtre néo-latin en France au XVIe siècle : études et anthologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 170, </w:t>
+              <w:t xml:space="preserve">« Une honnête curiosité de s’enquérir de toutes choses ». Mélanges en l’honneur d’Olivier Millet, de la part de ses élèves, collègues et amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.267-289, 2020, Cahiers d'humanisme et Renaissance, 978-2-600-06063-9</w:t>
+              <w:t xml:space="preserve">, p. 291-301, 2021, Travaux d'Humanisme et Renaissance, 978-2-600-06071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03078354v1</w:t>
+                <w:t xml:space="preserve">hal-03958295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Monstre toy non point femme mais homme” : performances du masculin dans la tragédie humaniste</w:t>
+                <w:t xml:space="preserve">« Quis credat ? ». L'incroyable amour de Philanira (Claude Roillet, 1556)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Debrosse; Marie Saint Martin. </w:t>
+              <w:t xml:space="preserve">Sylvie Laigneau-Fontaine; Mathieu Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons du masculin : pour un imaginaire du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36, Classiques Garnier, pp.485-504, 2020, Rencontres, Série Littérature générale et comparée, 978-2-406-10018-8. </w:t>
+              <w:t xml:space="preserve">Le théâtre néo-latin en France au XVIe siècle : études et anthologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10020-1.p.0485⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-289, 2020, Cahiers d'humanisme et Renaissance, 978-2-600-06063-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03025440v1</w:t>
+                <w:t xml:space="preserve">halshs-03078354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« O l’execrable sexe » : les discours sur les femmes dans &amp;lt;i&amp;gt;Hippolyte&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;La Troade&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">“Monstre toy non point femme mais homme” : performances du masculin dans la tragédie humaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Dauvois; Olivier Halévy; Jean Vignes. </w:t>
+              <w:t xml:space="preserve">Anne Debrosse; Marie Saint Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire, dire, jouer Hippolyte et La Troade de Robert Garnier aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Horizons du masculin : pour un imaginaire du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Classiques Garnier, pp.485-504, 2020, Rencontres, Série Littérature générale et comparée, 978-2-406-10018-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/colloques.6475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10020-1.p.0485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02922850v1</w:t>
+                <w:t xml:space="preserve">halshs-03025440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« O l’execrable sexe » : les discours sur les femmes dans &amp;lt;i&amp;gt;Hippolyte&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;La Troade&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dauvois; Olivier Halévy; Jean Vignes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, dire, jouer Hippolyte et La Troade de Robert Garnier aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.6475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02922850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les deux peuples divers » : le double chœur dans Didon se sacrifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Buron; Olivier Halévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures d’Étienne Jodelle, Didon se sacrifiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.119‑137, 2013, Didact Français, 978-2-7535-2817-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3080,111 +3166,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thébaïde, tragédie de Jean Robelin (1584). Édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thébaïde : tragdie composée par Jean Robelin du conte de Bourgoigne à Monseigneur le Duc de Lorraine. Au Pont-à-Mousson, par Martin Marchant, Imprimeur de Monseigneur le Duc de Lorraine. M. D. LXXXIIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3194,114 +3280,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Une femme peut bien s’armer de hardiesse” : la tragédie française et le féminin entre 1537 et 1583</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Université; Université de Bâle, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SORUL154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02922992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3369,51 +3455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC8589FF"/>
+    <w:nsid w:val="49124BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3600,51 +3686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-hugot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2453-6371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232937850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hugot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14449-6.p.0165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.15522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097079ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600062824" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz62824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17679-4.p.0189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/scenes-de-viol-dans-les-litteratures-europeennes-veronique-lochert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18307-5.p.0043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401604/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03958295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600060714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600060639" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10020-1.p.0485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document6475.php" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Culli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02922992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUL154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nina-hugot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2453-6371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232937850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hugot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14449-6.p.0165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.15522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097079ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600062824" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz62824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/revues/cahiers-v-l-saulnier/peres-et-fils-la-renaissance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17679-4.p.0189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/scenes-de-viol-dans-les-litteratures-europeennes-veronique-lochert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18307-5.p.0043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401604/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03958295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600060714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600060639" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10020-1.p.0485" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document6475.php" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Culli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02922992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUL154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>