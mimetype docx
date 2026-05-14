--- v0 (2026-04-12)
+++ v1 (2026-05-14)
@@ -2722,208 +2722,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista a Natalia Quiceno · Ana María Vallejo · Luis Ramírez Zuluaga · Orlando Arroyave Álvarez ·</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrevista a Jon Jairo Chaverra Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quiceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Acosta Bastidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.152-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59486/VLLJ6040⟩</w:t>
+              <w:t xml:space="preserve">2023, pp.160-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59486/LFTZ2465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417597v1</w:t>
+                <w:t xml:space="preserve">hal-04417623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista a Jon Jairo Chaverra Murillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Entrevista a Natalia Quiceno · Ana María Vallejo · Luis Ramírez Zuluaga · Orlando Arroyave Álvarez ·</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Acosta Bastidas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59486/VLLJ6040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Quiceno</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04417623v1</w:t>
+                <w:t xml:space="preserve">hal-04417597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vallejo de la Ossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quiceno Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Prieto Olivares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/BRWD7333" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04195677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chaytor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vaisman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/AAIV3786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04144935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milena Alvar&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Arroyave &#193;lvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Luc&#237;a Le&#243;n Corredor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/NMBM5216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04144895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milena Vel&#225;squez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castillo Ballen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/CETS5530" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Quetzal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#238;l&#226; Bisiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.13239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BDPMWHDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.10627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54104/papeles.v9n18.491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01548971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01549006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Lozano Guerrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Serban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12aok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Naugrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04800705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fallonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04800693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Acosta Bastidas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/VLLJ6040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quiceno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/LFTZ2465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vallejo de la Ossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quiceno Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Prieto Olivares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/BRWD7333" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04195677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chaytor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gonz&#225;lez Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vaisman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/AAIV3786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04144935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milena Alvar&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Arroyave &#193;lvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Luc&#237;a Le&#243;n Corredor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/NMBM5216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04144895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milena Vel&#225;squez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castillo Ballen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/CETS5530" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Quetzal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#238;l&#226; Bisiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.13239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BDPMWHDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.10627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54104/papeles.v9n18.491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01548971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01549006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Lozano Guerrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Serban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12aok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Naugrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04800705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fallonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04800693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05009219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quiceno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Acosta Bastidas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/LFTZ2465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/VLLJ6040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>